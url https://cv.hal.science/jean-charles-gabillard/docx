--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1503,226 +1503,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of H3K27me3, H3K9me3, and H3K4me3 along autophagy-related genes highly expressed in starved zebrafish myotubes</w:t>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy R Biga</w:t>
+                <w:t xml:space="preserve">Marta Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary N Latimer</w:t>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.029090⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675818v1</w:t>
+                <w:t xml:space="preserve">hal-01607231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-210 expression is associated with methionine-induced differentiation of trout satellite cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Latimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Biga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1737,221 +1741,217 @@
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 220 (16), pp.2932-2938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.154484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
+                <w:t xml:space="preserve">Distribution of H3K27me3, H3K9me3, and H3K4me3 along autophagy-related genes highly expressed in starved zebrafish myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bou</w:t>
+                <w:t xml:space="preserve">Peggy R Biga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+                <w:t xml:space="preserve">Mary N Latimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.1720-1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/bio.029090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607231v1</w:t>
+                <w:t xml:space="preserve">hal-01675818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of trout regenerating muscle reveals common transcriptional signatures with hyperplastic growth zones of the post-embryonic myotome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,64 +2158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history and epigenetic regulation of the three paralogous pax7 genes in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,1462 +2411,1462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin and the skeletal muscle atrophy and hypertrophy signaling pathways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Myomaker mediates fusion of fast myocytes in zebrafish embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-014-1689-x⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 451 (4), pp.480-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205103v1</w:t>
+                <w:t xml:space="preserve">hal-01205098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of primary myogenic precursor cell/myoblast cultures from basal vertebrate lineages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Myostatin and the skeletal muscle atrophy and hypertrophy signaling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chelh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/51354⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (22), pp.4361-4371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-014-1689-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01205102v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of TGF-β, inhibin βA and follistatin paralogs in the rainbow trout genome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Preparation of primary myogenic precursor cell/myoblast cultures from basal vertebrate lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy R. Biga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2014.07.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01205105v1</w:t>
+                <w:t xml:space="preserve">hal-01205102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myomaker mediates fusion of fast myocytes in zebrafish embryos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">Identification of TGF-β, inhibin βA and follistatin paralogs in the rainbow trout genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Pedro Streit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 451 (4), pp.480-484. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177-178, pp.46-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.07.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205098v1</w:t>
+                <w:t xml:space="preserve">hal-01205105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the paradigm of myostatin in vertebrates: Insights from fishes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 194, pp.45-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.08.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 186, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205071v1</w:t>
+                <w:t xml:space="preserve">hal-01205067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Revisiting the paradigm of myostatin in vertebrates: Insights from fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy R Biga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 186, pp.9-15. </w:t>
+              <w:t xml:space="preserve">, 2013, 194, pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205067v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy-related genes in rainbow trout myoblasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Leucine limitation regulates myf5 and myoD expression and inibits myoblast differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 318, pp.217-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/auto.18863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205048v1</w:t>
+                <w:t xml:space="preserve">hal-01205044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin inhibits proliferation but not differentiation of trout myoblasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy-related genes in rainbow trout myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riflade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.18863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2011.12.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205050v1</w:t>
+                <w:t xml:space="preserve">hal-01205048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucine limitation regulates myf5 and myoD expression and inibits myoblast differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averous</w:t>
+                <w:t xml:space="preserve">Myostatin inhibits proliferation but not differentiation of trout myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351 (2), pp.220-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2011.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.10.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01205044v1</w:t>
+                <w:t xml:space="preserve">hal-01205050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora-C interacts with and phosphorylates the transforming acidic coiled-coil 1 protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FoxO1 is not a key transcription factor in the regulation of myostatin (mstn-1a and mstn-1b) gene expression in trout myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.04.078⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (1), pp.R97-R104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00828.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00591406v1</w:t>
+                <w:t xml:space="preserve">hal-01205025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoxO1 is not a key transcription factor in the regulation of myostatin (mstn-1a and mstn-1b) gene expression in trout myotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurora-C interacts with and phosphorylates the transforming acidic coiled-coil 1 protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Ulisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enke Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Sorrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 408 (4), pp.647-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.04.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00828.2010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205025v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00591406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IGF/IGFBP system in rainbow trout (Oncorhynchus mykiss) adipose tissue: expression related to regional localization and cell type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4146,51 +4146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La myostatine : un régulateur négatif de la masse musculaire chez les vertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chelh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; assessment of TOR signaling cascade in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,481 +4554,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated regulation of the GH/IGF system genes during refeeding in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of circulating GH levels on GH-binding capacity measurements in the hepatic membrane of rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss):&amp;lt;/em&amp;gt; importance of normalization of results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Montserrat</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 191, pp.15-24. </w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.121-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/joe.1.06869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-006-0004-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666060v1</w:t>
+                <w:t xml:space="preserve">hal-02655950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of two GH receptor mRNAs following temperature change in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Guttierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 190 (1), pp.29-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.1.06695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor-binding protein (IGFBP)-1, -2, -3, -4, -5, -6 and IGFBP-related protein 1 (IGFBP-rP1) during rainbow trout postvitellogenesis and oocyte maturation: molecular characterization, expression profiles, and hormonal regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Coordinated regulation of the GH/IGF system genes during refeeding in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Nuria Montserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 147 (5), pp.2399-2410. </w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 191, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2005-1570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1677/joe.1.06869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661717v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of circulating GH levels on GH-binding capacity measurements in the hepatic membrane of rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss):&amp;lt;/em&amp;gt; importance of normalization of results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Yao</w:t>
+                <w:t xml:space="preserve">Insulin-like growth factor-binding protein (IGFBP)-1, -2, -3, -4, -5, -6 and IGFBP-related protein 1 (IGFBP-rP1) during rainbow trout postvitellogenesis and oocyte maturation: molecular characterization, expression profiles, and hormonal regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-006-0004-7⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (5), pp.2399-2410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2005-1570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655950v1</w:t>
+                <w:t xml:space="preserve">hal-02661717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the GH/IGF system mediate the effect of water temperature on fish growth? A review</w:t>
               </w:r>
@@ -5146,736 +5146,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental temperature on IGF1, IGF2, and IGF type I receptor expression in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of refeeding on IGFI, IGFII, IGF receptors, FGF2, FGF6, and myostatin mRNA expression in rainbow trout myotomal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 133 (2), pp.233-242. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 132 (2), pp.209-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00081-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00167-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681603v1</w:t>
+                <w:t xml:space="preserve">hal-02681437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental temperature increases plasma GH levels independently of nutritional status in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Differential expression of the two GH genes during embryonic development of rainbow trout Oncorhynchus mykiss in relation with the IGFs system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00156-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.10222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674724v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of the two GH genes during embryonic development of rainbow trout Oncorhynchus mykiss in relation with the IGFs system</w:t>
+                <w:t xml:space="preserve">Environmental temperature increases plasma GH levels independently of nutritional status in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Duval</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudine Weil</w:t>
+                <w:t xml:space="preserve">Isabelle Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.10222⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (1), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00156-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674995v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on gene expression of the Gh/Igf system during embryonic development in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Effects of environmental temperature on IGF1, IGF2, and IGF type I receptor expression in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 298A (2), pp.134-142. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (2), pp.233-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.a.10280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00167-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676405v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of refeeding on IGFI, IGFII, IGF receptors, FGF2, FGF6, and myostatin mRNA expression in rainbow trout myotomal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of temperature on gene expression of the Gh/Igf system during embryonic development in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chauvigné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 132 (2), pp.209-215. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 298A (2), pp.134-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00081-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.a.10280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681437v1</w:t>
+                <w:t xml:space="preserve">hal-02676405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of early postnatal cold exposure on myofiber maturation in pig skeletal muscle</w:t>
               </w:r>
@@ -6033,51 +6033,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
@@ -6091,219 +6091,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721326v1</w:t>
+                <w:t xml:space="preserve">hal-05103188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t>
+              <w:t xml:space="preserve">37. Congrès AFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721291v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières bases pour une sélection contre le développement du muscle rouge chez la truite arc-en-ciel</w:t>
               </w:r>
@@ -6408,159 +6391,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Congrès AFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721324v1</w:t>
+                <w:t xml:space="preserve">hal-04721307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t>
+                <w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
@@ -6599,319 +6599,319 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721307v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tina Terrenne</w:t>
+                <w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">AQUA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722110v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103188v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular dynamics of muscle stem cells during muscle hyperplasia decline in trout</w:t>
               </w:r>
@@ -7137,398 +7137,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post larval red muscle growth in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Génevé</w:t>
+                <w:t xml:space="preserve">Dynamique des cellules satellites Pax7+ chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish (ICBF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montepellier, France</w:t>
+              <w:t xml:space="preserve">StemPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776022v1</w:t>
+                <w:t xml:space="preserve">hal-03776041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Post larval red muscle growth in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish (ICBF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montepellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776035v1</w:t>
+                <w:t xml:space="preserve">hal-03776022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des cellules satellites Pax7+ chez la truite arc en ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StemPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776041v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,301 +7655,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse histologique, transcriptomique et in vitro révèlent un état activé des précurseurs myogéniques du muscle hyperplasique de la truite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734647v1</w:t>
+                <w:t xml:space="preserve">hal-01769295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveals an intrinsic activated state of myogenic precursors in hyperplastic muscle of trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738246v1</w:t>
+                <w:t xml:space="preserve">hal-02734647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse histologique, transcriptomique et in vitro révèlent un état activé des précurseurs myogéniques du muscle hyperplasique de la truite</w:t>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveals an intrinsic activated state of myogenic precursors in hyperplastic muscle of trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
@@ -7984,73 +7984,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769295v1</w:t>
+                <w:t xml:space="preserve">hal-02738246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INRA team « Growth and Flesh Quality » : From study of muscle tissues to flesh quality determinisms in fish</w:t>
               </w:r>
@@ -8075,64 +8075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Importance of prenatal nutrition and environment on birth weight, muscle growth, health and survival of the neonate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., May 2017, Cork, Ireland</w:t>
@@ -8187,64 +8187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Latimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8308,77 +8308,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]In vitro[/i] myotubes derived from zebrafish myogenic precursor cells upregulate Pax-3 and-7 following starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Biga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the The Society for Integrative and Comparative Biology (SICB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Integrative and Comparative Biology., Jan 2015, West Palm Beach, Florida, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8481,64 +8481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulation of indeterminate myogenesis: Characterization of histone modifications during the myogenic program in rainbow trout,[i] Oncorhynchus mykiss[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8583,96 +8583,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on IGFs : Toward the identification of the E-peptide functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress of Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803444v1</w:t>
+                <w:t xml:space="preserve">hal-02745613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of TGFbeta family members during myogenesis resumption in rainbow trout</w:t>
               </w:r>
@@ -8760,359 +8816,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent progress on IGFs : Toward the identification of the E-peptide functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress of Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745613v1</w:t>
+                <w:t xml:space="preserve">hal-02803444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t>
+              <w:t xml:space="preserve">AQUA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746468v1</w:t>
+                <w:t xml:space="preserve">hal-02747949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy related genes in rainbow trout (Oncorhynchus mykiss) myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riflade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t>
@@ -9135,277 +9135,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of insulin-like growth factor 2 (IGF2) in the differentiation of trout satellite cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riflade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745399v1</w:t>
+                <w:t xml:space="preserve">hal-02746468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Function of insulin-like growth factor 2 (IGF2) in the differentiation of trout satellite cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2012</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747949v1</w:t>
+                <w:t xml:space="preserve">hal-02745399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin (MSTN1a and MSTN1b) expression is not dependant of Fox01 activity in primary culture of trout myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,51 +9672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meal feeding regulates S6K1 phosphorylation but not that of 4E-BP1 in rainbow trout (Oncorhynchus mykiss) muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9791,320 +9791,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules satellites dans différentes espèces</w:t>
+                <w:t xml:space="preserve">Role of insulin and IGFs in fish muscle development and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Marta Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">G. Garcia de La Serrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751920v1</w:t>
+                <w:t xml:space="preserve">hal-02755455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of insulin and IGFs in fish muscle development and quality</w:t>
+                <w:t xml:space="preserve">Caractérisation des cellules satellites dans différentes espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Codina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Montserrat</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Garcia de La Serrana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
+              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755455v1</w:t>
+                <w:t xml:space="preserve">hal-02751920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du jeûne et de la réalimentation sur le système GH/IGF chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Monserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10261,277 +10261,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of musle growth by the GH/IGF system in fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gutíerrez</w:t>
+                <w:t xml:space="preserve">Insulin and insulin-like growth factors in muscle growth in trout and sea bream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Polish-French Symposium "Animal growth and development: regulatory Mechanisms"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Working Group Meeting COST ACTION 925</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763065v1</w:t>
+                <w:t xml:space="preserve">hal-02763081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin and insulin-like growth factors in muscle growth in trout and sea bream</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Codina</w:t>
+                <w:t xml:space="preserve">Regulation of musle growth by the GH/IGF system in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Working Group Meeting COST ACTION 925</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">5. Polish-French Symposium "Animal growth and development: regulatory Mechanisms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763081v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of insulin and insulin-like growth factors in the compensatory growth of the trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -10543,51 +10543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10664,51 +10664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10789,51 +10789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11026,277 +11026,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Candice Babarit</w:t>
+                <w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Society for Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496483v1</w:t>
+                <w:t xml:space="preserve">hal-05156951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">French Society for Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156951v1</w:t>
+                <w:t xml:space="preserve">hal-04496483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
               </w:r>
@@ -11666,77 +11666,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
@@ -12067,51 +12067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , 134 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12130,614 +12130,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+                <w:t xml:space="preserve">Rôle de la méthionine dans la régulation épigénétique de la croissance musculaire chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Biga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741924v1</w:t>
+                <w:t xml:space="preserve">hal-01901436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new gene involved in muscle morphogenesis in vertebrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740912v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Insertion of minisatellites in the coding sequence of trout myomaker gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742924v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of minisatellites in the coding sequence of trout myomaker gene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741049v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la méthionine dans la régulation épigénétique de la croissance musculaire chez la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">Identification of a new gene involved in muscle morphogenesis in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.R. Biga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901436v1</w:t>
+                <w:t xml:space="preserve">hal-02740912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two new genes involved in muscle morphogenesis in vertebrates</w:t>
               </w:r>
@@ -13136,234 +13136,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe croissance et qualité de la chair des poissons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle du foxO dans la régulation de l'expression de la myostatine chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749598v1</w:t>
+                <w:t xml:space="preserve">hal-02802690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du foxO dans la régulation de l'expression de la myostatine chez la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equipe croissance et qualité de la chair des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802690v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; characterization of trout satellite cells proliferation and differentiation</w:t>
               </w:r>
@@ -13470,51 +13470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chelh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13902,90 +13902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of myogenic regulatory factors and muscular genes in response to ectopic expression of IGF-I by intramuscular DNA injection in zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14117,51 +14117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE7D3492"/>
+    <w:nsid w:val="17C50A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14348,51 +14348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-gabillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3530-965X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071153810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1155202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Amor&#243;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Otero-Tarraz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Jorge-Pedraza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert S&#225;nchez-Moya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perello-Amoros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2021.145688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N Latimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Michael Froehlich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.029090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R. Biga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-014-2060-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Streit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.10.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NRZQH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51354" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.07.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K41Q6WJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.12.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.10.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83F8HGH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00591406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ulisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enke Baldini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sorrenti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cremet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.04.078" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73B0TKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00828.2010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9482-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSM7H3RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00441-010-1071-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cottin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.5.3364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Serrana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00146.2008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Navarro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2006.11.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87BH4KVK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzan Bahrami Kamangar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Montserrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06869" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guttierez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06695" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661717v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1570" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-006-0004-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97099E8B6C6ED77B19B85A08AD5AF73AF10886A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lossec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian S. Butler-Browne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014591818870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GF9X9KR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205124v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Latimer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icv011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205123v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Biga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797613v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baldini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Prigent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755476v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Monserrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763081v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763060v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Froehlich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901436v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802690v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746649v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822921v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751999v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Escobedo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jung Kim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela A. Unguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sdbonline.org/2008Mtg/webpage.htm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.05.321" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-gabillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3530-965X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071153810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1155202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Amor&#243;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Otero-Tarraz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Jorge-Pedraza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert S&#225;nchez-Moya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perello-Amoros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2021.145688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N Latimer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Michael Froehlich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.029090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R. Biga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-014-2060-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Streit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.10.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NRZQH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205102v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51354" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205105v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.07.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K41Q6WJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.10.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83F8HGH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.12.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00828.2010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00591406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ulisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enke Baldini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sorrenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cremet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.04.078" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73B0TKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9482-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSM7H3RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00441-010-1071-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cottin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.5.3364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Serrana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00146.2008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Navarro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2006.11.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87BH4KVK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-006-0004-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97099E8B6C6ED77B19B85A08AD5AF73AF10886A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guttierez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06695" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzan Bahrami Kamangar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Montserrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06869" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1570" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lossec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian S. Butler-Browne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014591818870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GF9X9KR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776022v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205124v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Latimer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icv011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205123v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Biga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797613v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803444v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745399v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baldini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Prigent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755476v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Monserrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763081v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763060v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Froehlich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901436v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802690v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746649v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822921v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751999v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Escobedo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jung Kim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela A. Unguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sdbonline.org/2008Mtg/webpage.htm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.05.321" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>