--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1503,455 +1503,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
+                <w:t xml:space="preserve">miR-210 expression is associated with methionine-induced differentiation of trout satellite cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bou</w:t>
+                <w:t xml:space="preserve">M. Latimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+                <w:t xml:space="preserve">P. Biga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (16), pp.2932-2938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.154484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607231v1</w:t>
+                <w:t xml:space="preserve">hal-01606586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-210 expression is associated with methionine-induced differentiation of trout satellite cells</w:t>
+                <w:t xml:space="preserve">Distribution of H3K27me3, H3K9me3, and H3K4me3 along autophagy-related genes highly expressed in starved zebrafish myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Latimer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Peggy R Biga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mary N Latimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (16), pp.2932-2938. </w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.1720-1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.154484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/bio.029090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606586v1</w:t>
+                <w:t xml:space="preserve">hal-01675818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of H3K27me3, H3K9me3, and H3K4me3 along autophagy-related genes highly expressed in starved zebrafish myotubes</w:t>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy R Biga</w:t>
+                <w:t xml:space="preserve">Marta Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary N Latimer</w:t>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (11), pp.1720-1725. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.029090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675818v1</w:t>
+                <w:t xml:space="preserve">hal-01607231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of trout regenerating muscle reveals common transcriptional signatures with hyperplastic growth zones of the post-embryonic myotome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,64 +2158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history and epigenetic regulation of the three paralogous pax7 genes in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,1199 +2411,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myomaker mediates fusion of fast myocytes in zebrafish embryos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">Myostatin and the skeletal muscle atrophy and hypertrophy signaling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chelh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.07.093⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (22), pp.4361-4371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-014-1689-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205098v1</w:t>
+                <w:t xml:space="preserve">hal-01205103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin and the skeletal muscle atrophy and hypertrophy signaling pathways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Preparation of primary myogenic precursor cell/myoblast cultures from basal vertebrate lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy R. Biga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-014-1689-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01205103v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of primary myogenic precursor cell/myoblast cultures from basal vertebrate lineages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Identification of TGF-β, inhibin βA and follistatin paralogs in the rainbow trout genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Pedro Streit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy R. Biga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177-178, pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2014.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/51354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205102v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of TGF-β, inhibin βA and follistatin paralogs in the rainbow trout genome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Myomaker mediates fusion of fast myocytes in zebrafish embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 177-178, pp.46-55. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 451 (4), pp.480-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2014.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205105v1</w:t>
+                <w:t xml:space="preserve">hal-01205098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Revisiting the paradigm of myostatin in vertebrates: Insights from fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy R Biga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 186, pp.9-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 194, pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205067v1</w:t>
+                <w:t xml:space="preserve">hal-01205071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the paradigm of myostatin in vertebrates: Insights from fishes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 194, pp.45-54. </w:t>
+              <w:t xml:space="preserve">, 2013, 186, pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205071v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucine limitation regulates myf5 and myoD expression and inibits myoblast differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averous</w:t>
+                <w:t xml:space="preserve">Myostatin inhibits proliferation but not differentiation of trout myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.10.015⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351 (2), pp.220-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2011.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205044v1</w:t>
+                <w:t xml:space="preserve">hal-01205050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy-related genes in rainbow trout myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riflade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (3), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/auto.18863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin inhibits proliferation but not differentiation of trout myoblasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Leucine limitation regulates myf5 and myoD expression and inibits myoblast differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 318, pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2011.12.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205050v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FoxO1 is not a key transcription factor in the regulation of myostatin (mstn-1a and mstn-1b) gene expression in trout myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,51 +3822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IGF/IGFBP system in rainbow trout (Oncorhynchus mykiss) adipose tissue: expression related to regional localization and cell type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4146,51 +4146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La myostatine : un régulateur négatif de la masse musculaire chez les vertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chelh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; assessment of TOR signaling cascade in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,481 +4554,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of circulating GH levels on GH-binding capacity measurements in the hepatic membrane of rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss):&amp;lt;/em&amp;gt; importance of normalization of results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression of two GH receptor mRNAs following temperature change in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Guttierez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-006-0004-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 190 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.1.06695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655950v1</w:t>
+                <w:t xml:space="preserve">hal-02659267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of two GH receptor mRNAs following temperature change in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Coordinated regulation of the GH/IGF system genes during refeeding in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Guttierez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Montserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 190 (1), pp.29-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/joe.1.06695⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 191, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.1.06869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659267v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated regulation of the GH/IGF system genes during refeeding in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin-like growth factor-binding protein (IGFBP)-1, -2, -3, -4, -5, -6 and IGFBP-related protein 1 (IGFBP-rP1) during rainbow trout postvitellogenesis and oocyte maturation: molecular characterization, expression profiles, and hormonal regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Montserrat</w:t>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 191, pp.15-24. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (5), pp.2399-2410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/joe.1.06869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2005-1570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666060v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor-binding protein (IGFBP)-1, -2, -3, -4, -5, -6 and IGFBP-related protein 1 (IGFBP-rP1) during rainbow trout postvitellogenesis and oocyte maturation: molecular characterization, expression profiles, and hormonal regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
+                <w:t xml:space="preserve">Influence of circulating GH levels on GH-binding capacity measurements in the hepatic membrane of rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss):&amp;lt;/em&amp;gt; importance of normalization of results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-006-0004-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2005-1570⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661717v1</w:t>
+                <w:t xml:space="preserve">hal-02655950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the GH/IGF system mediate the effect of water temperature on fish growth? A review</w:t>
               </w:r>
@@ -5146,736 +5146,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of refeeding on IGFI, IGFII, IGF receptors, FGF2, FGF6, and myostatin mRNA expression in rainbow trout myotomal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of environmental temperature on IGF1, IGF2, and IGF type I receptor expression in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chauvigné</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 132 (2), pp.209-215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00081-9⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 133 (2), pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00167-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681437v1</w:t>
+                <w:t xml:space="preserve">hal-02681603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of the two GH genes during embryonic development of rainbow trout Oncorhynchus mykiss in relation with the IGFs system</w:t>
+                <w:t xml:space="preserve">Environmental temperature increases plasma GH levels independently of nutritional status in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Weil</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (1), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00156-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.10222⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674995v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental temperature increases plasma GH levels independently of nutritional status in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Differential expression of the two GH genes during embryonic development of rainbow trout Oncorhynchus mykiss in relation with the IGFs system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.10222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00156-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674724v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental temperature on IGF1, IGF2, and IGF type I receptor expression in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Effect of temperature on gene expression of the Gh/Igf system during embryonic development in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 133 (2), pp.233-242. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 298A (2), pp.134-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00167-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.a.10280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681603v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on gene expression of the Gh/Igf system during embryonic development in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of refeeding on IGFI, IGFII, IGF receptors, FGF2, FGF6, and myostatin mRNA expression in rainbow trout myotomal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 298A (2), pp.134-142. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 132 (2), pp.209-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.a.10280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00081-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676405v1</w:t>
+                <w:t xml:space="preserve">hal-02681437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of early postnatal cold exposure on myofiber maturation in pig skeletal muscle</w:t>
               </w:r>
@@ -6033,409 +6033,409 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Enez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">37. Congrès AFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103188v1</w:t>
+                <w:t xml:space="preserve">hal-04721324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">Premières bases pour une sélection contre le développement du muscle rouge chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Congrès AFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721324v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières bases pour une sélection contre le développement du muscle rouge chez la truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
+                <w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156920v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t>
+                <w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
@@ -6474,444 +6474,444 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721307v1</w:t>
+                <w:t xml:space="preserve">hal-04721291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t>
+              <w:t xml:space="preserve">AQUA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721291v1</w:t>
+                <w:t xml:space="preserve">hal-04721326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721326v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tina Terrenne</w:t>
+                <w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722110v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular dynamics of muscle stem cells during muscle hyperplasia decline in trout</w:t>
               </w:r>
@@ -7137,398 +7137,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des cellules satellites Pax7+ chez la truite arc en ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Post larval red muscle growth in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StemPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish (ICBF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montepellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776041v1</w:t>
+                <w:t xml:space="preserve">hal-03776022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post larval red muscle growth in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish (ICBF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montepellier, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776022v1</w:t>
+                <w:t xml:space="preserve">hal-03776035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Génevé</w:t>
+                <w:t xml:space="preserve">Dynamique des cellules satellites Pax7+ chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">StemPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776035v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7799,51 +7799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8075,64 +8075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Importance of prenatal nutrition and environment on birth weight, muscle growth, health and survival of the neonate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., May 2017, Cork, Ireland</w:t>
@@ -8187,64 +8187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Latimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8308,77 +8308,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]In vitro[/i] myotubes derived from zebrafish myogenic precursor cells upregulate Pax-3 and-7 following starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Biga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the The Society for Integrative and Comparative Biology (SICB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Integrative and Comparative Biology., Jan 2015, West Palm Beach, Florida, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8481,64 +8481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulation of indeterminate myogenesis: Characterization of histone modifications during the myogenic program in rainbow trout,[i] Oncorhynchus mykiss[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8583,152 +8583,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent progress on IGFs : Toward the identification of the E-peptide functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress of Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745613v1</w:t>
+                <w:t xml:space="preserve">hal-02803444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of TGFbeta family members during myogenesis resumption in rainbow trout</w:t>
               </w:r>
@@ -8816,596 +8760,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on IGFs : Toward the identification of the E-peptide functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress of Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803444v1</w:t>
+                <w:t xml:space="preserve">hal-02745613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy related genes in rainbow trout (Oncorhynchus mykiss) myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riflade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747949v1</w:t>
+                <w:t xml:space="preserve">hal-02744744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy related genes in rainbow trout (Oncorhynchus mykiss) myoblasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riflade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t>
+              <w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744744v1</w:t>
+                <w:t xml:space="preserve">hal-02746468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Function of insulin-like growth factor 2 (IGF2) in the differentiation of trout satellite cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746468v1</w:t>
+                <w:t xml:space="preserve">hal-02745399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of insulin-like growth factor 2 (IGF2) in the differentiation of trout satellite cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
+              <w:t xml:space="preserve">AQUA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745399v1</w:t>
+                <w:t xml:space="preserve">hal-02747949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin (MSTN1a and MSTN1b) expression is not dependant of Fox01 activity in primary culture of trout myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,51 +9672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meal feeding regulates S6K1 phosphorylation but not that of 4E-BP1 in rainbow trout (Oncorhynchus mykiss) muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10060,51 +10060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du jeûne et de la réalimentation sur le système GH/IGF chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Monserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10261,277 +10261,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin and insulin-like growth factors in muscle growth in trout and sea bream</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Codina</w:t>
+                <w:t xml:space="preserve">Regulation of musle growth by the GH/IGF system in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Working Group Meeting COST ACTION 925</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">5. Polish-French Symposium "Animal growth and development: regulatory Mechanisms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763081v1</w:t>
+                <w:t xml:space="preserve">hal-02763065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of musle growth by the GH/IGF system in fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gutíerrez</w:t>
+                <w:t xml:space="preserve">Insulin and insulin-like growth factors in muscle growth in trout and sea bream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Polish-French Symposium "Animal growth and development: regulatory Mechanisms"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Working Group Meeting COST ACTION 925</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763065v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of insulin and insulin-like growth factors in the compensatory growth of the trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -10543,51 +10543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10664,51 +10664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10789,51 +10789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11026,277 +11026,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">French Society for Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156951v1</w:t>
+                <w:t xml:space="preserve">hal-04496483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Candice Babarit</w:t>
+                <w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Society for Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496483v1</w:t>
+                <w:t xml:space="preserve">hal-05156951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
               </w:r>
@@ -11666,77 +11666,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
@@ -12067,51 +12067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , 134 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12130,614 +12130,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la méthionine dans la régulation épigénétique de la croissance musculaire chez la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901436v1</w:t>
+                <w:t xml:space="preserve">hal-02741924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a new gene involved in muscle morphogenesis in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742924v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of minisatellites in the coding sequence of trout myomaker gene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741049v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+                <w:t xml:space="preserve">Insertion of minisatellites in the coding sequence of trout myomaker gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741924v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new gene involved in muscle morphogenesis in vertebrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">Rôle de la méthionine dans la régulation épigénétique de la croissance musculaire chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Biga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740912v1</w:t>
+                <w:t xml:space="preserve">hal-01901436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two new genes involved in muscle morphogenesis in vertebrates</w:t>
               </w:r>
@@ -13155,51 +13155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du foxO dans la régulation de l'expression de la myostatine chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13263,64 +13263,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
@@ -13470,51 +13470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chelh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13902,90 +13902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of myogenic regulatory factors and muscular genes in response to ectopic expression of IGF-I by intramuscular DNA injection in zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14117,51 +14117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17C50A44"/>
+    <w:nsid w:val="8DFEBAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14348,51 +14348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-gabillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3530-965X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071153810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1155202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Amor&#243;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Otero-Tarraz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Jorge-Pedraza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert S&#225;nchez-Moya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perello-Amoros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2021.145688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N Latimer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Michael Froehlich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.029090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R. Biga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-014-2060-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Streit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.10.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NRZQH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205102v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51354" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205105v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.07.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K41Q6WJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.10.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83F8HGH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.12.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00828.2010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00591406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ulisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enke Baldini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sorrenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cremet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.04.078" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73B0TKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9482-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSM7H3RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00441-010-1071-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cottin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.5.3364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Serrana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00146.2008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Navarro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2006.11.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87BH4KVK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-006-0004-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97099E8B6C6ED77B19B85A08AD5AF73AF10886A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guttierez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06695" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzan Bahrami Kamangar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Montserrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06869" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1570" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lossec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian S. Butler-Browne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014591818870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GF9X9KR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776022v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205124v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Latimer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icv011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205123v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Biga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797613v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803444v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745399v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baldini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Prigent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755476v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Monserrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763081v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763060v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Froehlich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901436v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802690v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746649v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822921v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751999v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Escobedo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jung Kim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela A. Unguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sdbonline.org/2008Mtg/webpage.htm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.05.321" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-gabillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3530-965X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071153810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1155202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Amor&#243;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Otero-Tarraz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Jorge-Pedraza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert S&#225;nchez-Moya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perello-Amoros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2021.145688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N Latimer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Michael Froehlich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.029090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R. Biga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-014-2060-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Streit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.10.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NRZQH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51354" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.07.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K41Q6WJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.12.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.10.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83F8HGH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00828.2010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00591406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ulisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enke Baldini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sorrenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cremet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.04.078" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73B0TKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9482-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSM7H3RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00441-010-1071-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cottin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.5.3364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Serrana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00146.2008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Navarro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2006.11.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87BH4KVK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guttierez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06695" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzan Bahrami Kamangar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Montserrat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06869" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661717v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1570" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-006-0004-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97099E8B6C6ED77B19B85A08AD5AF73AF10886A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lossec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian S. Butler-Browne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014591818870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GF9X9KR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205124v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Latimer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icv011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205123v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Biga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797613v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baldini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Prigent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755476v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Monserrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763081v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763060v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Froehlich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901436v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802690v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746649v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822921v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751999v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Escobedo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jung Kim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela A. Unguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sdbonline.org/2008Mtg/webpage.htm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.05.321" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>