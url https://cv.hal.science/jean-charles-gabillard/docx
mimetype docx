--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1503,291 +1503,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-210 expression is associated with methionine-induced differentiation of trout satellite cells</w:t>
+                <w:t xml:space="preserve">Distribution of H3K27me3, H3K9me3, and H3K4me3 along autophagy-related genes highly expressed in starved zebrafish myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Latimer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Peggy R Biga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mary N Latimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.154484⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.1720-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.029090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606586v1</w:t>
+                <w:t xml:space="preserve">hal-01675818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of H3K27me3, H3K9me3, and H3K4me3 along autophagy-related genes highly expressed in starved zebrafish myotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">miR-210 expression is associated with methionine-induced differentiation of trout satellite cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary N Latimer</w:t>
+                <w:t xml:space="preserve">M. Latimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Biga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (11), pp.1720-1725. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (16), pp.2932-2938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.029090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.154484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675818v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
               </w:r>
@@ -1901,321 +1901,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of trout regenerating muscle reveals common transcriptional signatures with hyperplastic growth zones of the post-embryonic myotome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Characterization of an extensive rainbow trout miRNA transcriptome by next generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17:810 (1), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-3160-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17:164 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385157v1</w:t>
+                <w:t xml:space="preserve">hal-01509042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an extensive rainbow trout miRNA transcriptome by next generation sequencing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Gene expression profiling of trout regenerating muscle reveals common transcriptional signatures with hyperplastic growth zones of the post-embryonic myotome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17:164 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2016, 17:810 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2505-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-3160-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509042v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history and epigenetic regulation of the three paralogous pax7 genes in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,64 +2555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of primary myogenic precursor cell/myoblast cultures from basal vertebrate lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,77 +2930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the paradigm of myostatin in vertebrates: Insights from fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy R Biga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 194, pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3046,51 +3046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin inhibits proliferation but not differentiation of trout myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3296,51 +3296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy-related genes in rainbow trout myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3553,277 +3553,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoxO1 is not a key transcription factor in the regulation of myostatin (mstn-1a and mstn-1b) gene expression in trout myotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurora-C interacts with and phosphorylates the transforming acidic coiled-coil 1 protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Ulisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enke Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Sorrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00828.2010⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 408 (4), pp.647-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.04.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205025v1</w:t>
+                <w:t xml:space="preserve">inserm-00591406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora-C interacts with and phosphorylates the transforming acidic coiled-coil 1 protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FoxO1 is not a key transcription factor in the regulation of myostatin (mstn-1a and mstn-1b) gene expression in trout myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (1), pp.R97-R104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00828.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.04.078⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00591406v1</w:t>
+                <w:t xml:space="preserve">hal-01205025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IGF/IGFBP system in rainbow trout (Oncorhynchus mykiss) adipose tissue: expression related to regional localization and cell type</w:t>
               </w:r>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; assessment of TOR signaling cascade in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,291 +4554,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of two GH receptor mRNAs following temperature change in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Coordinated regulation of the GH/IGF system genes during refeeding in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouakou Yao</w:t>
+                <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Nuria Montserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 190 (1), pp.29-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/joe.1.06695⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 191, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.1.06869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659267v1</w:t>
+                <w:t xml:space="preserve">hal-02666060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated regulation of the GH/IGF system genes during refeeding in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Differential expression of two GH receptor mRNAs following temperature change in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
+                <w:t xml:space="preserve">Joaquim Guttierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Montserrat</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 191, pp.15-24. </w:t>
+              <w:t xml:space="preserve">, 2006, 190 (1), pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/joe.1.06869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1677/joe.1.06695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666060v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-like growth factor-binding protein (IGFBP)-1, -2, -3, -4, -5, -6 and IGFBP-related protein 1 (IGFBP-rP1) during rainbow trout postvitellogenesis and oocyte maturation: molecular characterization, expression profiles, and hormonal regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,77 +4898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of circulating GH levels on GH-binding capacity measurements in the hepatic membrane of rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss):&amp;lt;/em&amp;gt; importance of normalization of results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32, pp.121-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5642,51 +5642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 298A (2), pp.134-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6033,276 +6033,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Congrès AFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">AQUA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721324v1</w:t>
+                <w:t xml:space="preserve">hal-04721326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières bases pour une sélection contre le développement du muscle rouge chez la truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
+                <w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156920v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating adipose-muscle tissue communication through a model of fat and lean rainbow trout lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6361,307 +6378,290 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do rainbow trout adipocytes influence muscle cell growth in vitro ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31.  Conference of the European Society for Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ancona (IT), Italy</w:t>
+              <w:t xml:space="preserve">37. Congrès AFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721291v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières bases pour une sélection contre le développement du muscle rouge chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Enez</w:t>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721326v1</w:t>
+                <w:t xml:space="preserve">hal-05156920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
               </w:r>
@@ -6772,90 +6772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIC PARAMETERS FOR RED MUSCLE DEVELOPMENT AND GENETIC CORRELATIONS WITH GROWTH AND PROCESSING TRAITS IN RAINBOW TROUT (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Enez</w:t>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7655,301 +7655,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse histologique, transcriptomique et in vitro révèlent un état activé des précurseurs myogéniques du muscle hyperplasique de la truite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769295v1</w:t>
+                <w:t xml:space="preserve">hal-02734647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveals an intrinsic activated state of myogenic precursors in hyperplastic muscle of trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734647v1</w:t>
+                <w:t xml:space="preserve">hal-02738246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveals an intrinsic activated state of myogenic precursors in hyperplastic muscle of trout</w:t>
+                <w:t xml:space="preserve">L'analyse histologique, transcriptomique et in vitro révèlent un état activé des précurseurs myogéniques du muscle hyperplasique de la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
@@ -7984,73 +7984,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738246v1</w:t>
+                <w:t xml:space="preserve">hal-01769295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INRA team « Growth and Flesh Quality » : From study of muscle tissues to flesh quality determinisms in fish</w:t>
               </w:r>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Importance of prenatal nutrition and environment on birth weight, muscle growth, health and survival of the neonate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). IRL., May 2017, Cork, Ireland</w:t>
@@ -8155,278 +8155,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of differential glucose concentration on the proliferation and differentiation of [i]Oncorhynchus mykiss[/i] myogenic precursor cells [i]in vitro[/i]</w:t>
+                <w:t xml:space="preserve">[i]In vitro[/i] myotubes derived from zebrafish myogenic precursor cells upregulate Pax-3 and-7 following starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Latimer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">P.R. Biga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the The Society for Integrative and Comparative Biology (SICB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Integrative and Comparative Biology., Jan 2015, West Palm Beach, Florida, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icb/icv011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205124v1</w:t>
+                <w:t xml:space="preserve">hal-01205123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]In vitro[/i] myotubes derived from zebrafish myogenic precursor cells upregulate Pax-3 and-7 following starvation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of differential glucose concentration on the proliferation and differentiation of [i]Oncorhynchus mykiss[/i] myogenic precursor cells [i]in vitro[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Latimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Biga</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">C. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the The Society for Integrative and Comparative Biology (SICB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Integrative and Comparative Biology., Jan 2015, West Palm Beach, Florida, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icv011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icb/icv011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205123v1</w:t>
+                <w:t xml:space="preserve">hal-01205124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'activité des cellules souches musculaires chez la truite</w:t>
               </w:r>
@@ -8481,64 +8481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulation of indeterminate myogenesis: Characterization of histone modifications during the myogenic program in rainbow trout,[i] Oncorhynchus mykiss[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Michael Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8766,51 +8766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin induces atrophy of trout myotubes through inhibiting the TORC1 signaling and promoting ubiquitin-proteasome and autophagy-lysosome degradative pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemael Cedrick Taty Taty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8885,57 +8885,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy related genes in rainbow trout (Oncorhynchus mykiss) myoblasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8964,103 +8964,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t>
+              <w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744744v1</w:t>
+                <w:t xml:space="preserve">hal-02746468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy related genes in rainbow trout (Oncorhynchus mykiss) myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9089,116 +9089,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746468v1</w:t>
+                <w:t xml:space="preserve">hal-02744744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function of insulin-like growth factor 2 (IGF2) in the differentiation of trout satellite cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9361,51 +9361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin (MSTN1a and MSTN1b) expression is not dependant of Fox01 activity in primary culture of trout myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,51 +9672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meal feeding regulates S6K1 phosphorylation but not that of 4E-BP1 in rainbow trout (Oncorhynchus mykiss) muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9791,320 +9791,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of insulin and IGFs in fish muscle development and quality</w:t>
+                <w:t xml:space="preserve">Caractérisation des cellules satellites dans différentes espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Codina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Montserrat</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Garcia de La Serrana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
+              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755455v1</w:t>
+                <w:t xml:space="preserve">hal-02751920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules satellites dans différentes espèces</w:t>
+                <w:t xml:space="preserve">Role of insulin and IGFs in fish muscle development and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Marta Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">G. Garcia de La Serrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751920v1</w:t>
+                <w:t xml:space="preserve">hal-02755455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du jeûne et de la réalimentation sur le système GH/IGF chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan Bahrami Kamangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Monserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10392,51 +10392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and insulin-like growth factors in muscle growth in trout and sea bream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10664,51 +10664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11157,77 +11157,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'effets potentiels de croisements entre lignées et réponse à la sélection sur des caractères de découpe chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Enez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11276,510 +11276,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mature adipocytes stimulate proliferation and inhibit differenciation of trout myogenic cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goffette Valentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabin Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IGDR pHD symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496456v1</w:t>
+                <w:t xml:space="preserve">hal-04288828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mature adipocytes stimulate proliferation and inhibit differenciation of trout myogenic cells in vitro</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGDR pHD symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Society for Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288828v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075011v1</w:t>
+                <w:t xml:space="preserve">hal-03779238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779238v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’Eci pour la transparisation chez le poisson : exemples d’applications pour l’imagerie 3D</w:t>
               </w:r>
@@ -12015,103 +12015,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starvation-induced changes in histone modification along autophagy-related genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Biga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Latimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , 134 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12136,51 +12136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12421,51 +12421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12602,51 +12602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la méthionine dans la régulation épigénétique de la croissance musculaire chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12654,51 +12654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Biga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13136,234 +13136,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du foxO dans la régulation de l'expression de la myostatine chez la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equipe croissance et qualité de la chair des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802690v1</w:t>
+                <w:t xml:space="preserve">hal-02749598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe croissance et qualité de la chair des poissons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle du foxO dans la régulation de l'expression de la myostatine chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749598v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; characterization of trout satellite cells proliferation and differentiation</w:t>
               </w:r>
@@ -14004,52 +14004,1006 @@
               <w:t xml:space="preserve">, Sep 2005, Faro, Portugal. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinct muscle stem cell fates governing hyperplasia and hypertrophy muscle growth in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Declining muscle hyperplasia in juvenile trout is driven by rapid limitation of muscle stem cell capacity and niche functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of pax7 expression during development, muscle regeneration, and in vitro differentiation of satellite cells in the trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myomaker and Myomixer Characterization in Gilthead Sea Bream Under Different Myogenesis Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Perelló-Amorós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Otero-Tarrazón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Jorge-Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel García-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Sánchez-Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myomixer is expressed during embryonic and post-larval hyperplasia, muscle regeneration and fusion of myoblats in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Perello-Amoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naa15 knockdown enhances c2c12 myoblast fusion and induces defects in zebrafish myotome morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId336"/>
+      <w:footerReference w:type="default" r:id="rId346"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14117,51 +15071,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DFEBAA0"/>
+    <w:nsid w:val="53E74C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14348,51 +15302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-gabillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3530-965X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071153810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1155202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Amor&#243;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Otero-Tarraz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Jorge-Pedraza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert S&#225;nchez-Moya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perello-Amoros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2021.145688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N Latimer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Michael Froehlich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.029090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R. Biga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-014-2060-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Streit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.10.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NRZQH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51354" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.07.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K41Q6WJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.12.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.10.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83F8HGH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00828.2010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00591406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ulisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enke Baldini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sorrenti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cremet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.04.078" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73B0TKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9482-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSM7H3RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00441-010-1071-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cottin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.5.3364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Serrana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00146.2008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Navarro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2006.11.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87BH4KVK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guttierez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06695" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzan Bahrami Kamangar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Montserrat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06869" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661717v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1570" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-006-0004-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97099E8B6C6ED77B19B85A08AD5AF73AF10886A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lossec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian S. Butler-Browne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014591818870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GF9X9KR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205124v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Latimer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icv011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205123v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Biga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797613v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baldini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Prigent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755476v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Monserrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763081v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763060v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Froehlich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901436v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802690v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746649v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822921v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751999v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Escobedo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jung Kim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela A. Unguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sdbonline.org/2008Mtg/webpage.htm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.05.321" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-gabillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3530-965X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071153810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1155202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perell&#243;-Amor&#243;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Otero-Tarraz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Jorge-Pedraza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-P&#233;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert S&#225;nchez-Moya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314639" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perello-Amoros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2021.145688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N Latimer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Michael Froehlich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.029090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2505-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R. Biga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-014-2060-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Streit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.10.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NRZQH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51354" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.07.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K41Q6WJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.12.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.10.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S83F8HGH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00591406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ulisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enke Baldini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sorrenti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cremet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.04.078" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S73B0TKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00828.2010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9482-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSM7H3RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00441-010-1071-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cottin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.5.3364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Serrana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00146.2008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Navarro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2006.11.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87BH4KVK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzan Bahrami Kamangar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Montserrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06869" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guttierez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06695" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661717v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1570" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-006-0004-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97099E8B6C6ED77B19B85A08AD5AF73AF10886A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lossec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian S. Butler-Browne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014591818870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GF9X9KR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205123v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Biga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icv011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205124v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Latimer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nelson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797613v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baldini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Prigent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755476v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Monserrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763081v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763060v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156951v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Froehlich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901436v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802690v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746649v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822921v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751999v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Escobedo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jung Kim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela A. Unguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sdbonline.org/2008Mtg/webpage.htm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.05.321" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627268v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627273v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralli&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718013v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167748v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047047v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>