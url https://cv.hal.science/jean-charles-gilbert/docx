--- v0 (2026-03-22)
+++ v1 (2026-04-26)
@@ -7556,51 +7556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57FEC7F6"/>
+    <w:nsid w:val="F16927B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>