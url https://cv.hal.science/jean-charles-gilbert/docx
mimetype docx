--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -614,151 +614,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected Topics on Continuous Optimization and Nonsmooth Systems</w:t>
+                <w:t xml:space="preserve">Step by Step Design of an Interior-Point Solver in Self-Dual Conic Optimization, With Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Palaiseau, France. 2019, pp.184</w:t>
+              <w:t xml:space="preserve">Master. Advance Continuous Optimization II, France. 2019, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01249369v3</w:t>
+                <w:t xml:space="preserve">cel-01252612v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step by Step Design of an Interior-Point Solver in Self-Dual Conic Optimization, With Applications</w:t>
+                <w:t xml:space="preserve">Selected Topics on Continuous Optimization and Nonsmooth Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Advance Continuous Optimization II, France. 2019, pp.67</w:t>
+              <w:t xml:space="preserve">Master. Palaiseau, France. 2019, pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01252612v3</w:t>
+                <w:t xml:space="preserve">cel-01249369v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1840,213 +1840,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of ill-behaved central paths in convex optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global linear convergence of an augmented Lagrangian algorithm for solving convex quadratic optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Karas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (1), pp.25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072443v1</w:t>
+                <w:t xml:space="preserve">inria-00071556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global linear convergence of an augmented Lagrangian algorithm for solving convex quadratic optimization problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examples of ill-behaved central paths in convex optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clóvis C. Gonzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Karas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 103, pp.63-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-003-0460-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071556v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BFGS-IP algorithm for solving strongly convex optimization problems with feasibility enforced by an exact penalty approach</w:t>
               </w:r>
@@ -2727,196 +2727,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global convergence properties of conjugate gradient methods for optimization</w:t>
+                <w:t xml:space="preserve">Automatic differentiation and iterative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Nocedal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 2 (1), pp.21-42. </w:t>
+              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1 (1), pp.13-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/0802003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10556789208805503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075291v1</w:t>
+                <w:t xml:space="preserve">hal-04140345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic differentiation and iterative processes</w:t>
+                <w:t xml:space="preserve">Global convergence properties of conjugate gradient methods for optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Nocedal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 1 (1), pp.13-21. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (1), pp.21-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10556789208805503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/0802003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140345v1</w:t>
+                <w:t xml:space="preserve">inria-00075291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MORCAD, an Object-Oriented Molecular Modelling Package Running on IBM RS/6000 and SGI 4Dxxx Workstations</w:t>
               </w:r>
@@ -5151,169 +5151,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SQPlab</w:t>
+                <w:t xml:space="preserve">M1CG1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:e2589bf56512ba849fb2b6828c05c0e3e4a45128;origin=https://hal.archives-ouvertes.fr/hal-04157088;visit=swh:1:snp:8d9f31be778163ac5d8c65f535ce29a629adfc34;anchor=swh:1:rel:deca49e893ce0a2eb00a529b6aa8fd13c6808129;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:f873acca734d5f4839877e5e6b0c6f6390e54f1a;origin=https://hal.archives-ouvertes.fr/hal-04160440;visit=swh:1:snp:fc7e5c49d34065ebf88920f09f2d0d053efd8dce;anchor=swh:1:rel:af941a7dd0ad57b8d5099573c963fe3da0734a5b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157088v1</w:t>
+                <w:t xml:space="preserve">hal-04160440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M1CG1</w:t>
+                <w:t xml:space="preserve">SQPlab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f873acca734d5f4839877e5e6b0c6f6390e54f1a;origin=https://hal.archives-ouvertes.fr/hal-04160440;visit=swh:1:snp:fc7e5c49d34065ebf88920f09f2d0d053efd8dce;anchor=swh:1:rel:af941a7dd0ad57b8d5099573c963fe3da0734a5b;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:e2589bf56512ba849fb2b6828c05c0e3e4a45128;origin=https://hal.archives-ouvertes.fr/hal-04157088;visit=swh:1:snp:8d9f31be778163ac5d8c65f535ce29a629adfc34;anchor=swh:1:rel:deca49e893ce0a2eb00a529b6aa8fd13c6808129;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160440v1</w:t>
+                <w:t xml:space="preserve">hal-04157088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M1QN3</w:t>
               </w:r>
@@ -5409,207 +5409,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal and dual approaches for the chamber enumeration of real hyperplane arrangements</w:t>
+                <w:t xml:space="preserve">Polyhedral Newton-min algorithms for complementarity problems - The full report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inria - Paris; Université de Sherbrooke (Québec, Canada). 2025, pp.40</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Paris; Université de Sherbrooke (Québec, Canada). 2025, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002249v3</w:t>
+                <w:t xml:space="preserve">hal-04097624v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral Newton-min algorithms for complementarity problems - The full report</w:t>
+                <w:t xml:space="preserve">IncSignFeas.jl (isf): Julia functions for the enumeration of the chambers of hyperplane arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria Paris; Université de Sherbrooke (Québec, Canada). 2025, pp.57</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Plaquevent-Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Paris; Université de Sherbrooke (Québec, Canada). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097624v4</w:t>
+                <w:t xml:space="preserve">hal-05238721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primal and dual approaches for the chamber enumeration of real hyperplane arrangements - The full report</w:t>
               </w:r>
@@ -5677,115 +5677,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002239v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IncSignFeas.jl (isf): Julia functions for the enumeration of the chambers of hyperplane arrangements</w:t>
+                <w:t xml:space="preserve">Primal and dual approaches for the chamber enumeration of real hyperplane arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Plaquevent-Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inria Paris; Université de Sherbrooke (Québec, Canada). 2025</w:t>
+              <w:t xml:space="preserve">Inria - Paris; Université de Sherbrooke (Québec, Canada). 2025, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238721v2</w:t>
+                <w:t xml:space="preserve">hal-05002249v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the B-differential of the componentwise minimum of two affine vector functions - The full report</w:t>
               </w:r>
@@ -6024,251 +6024,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plea for a semidefinite optimization solver in complex numbers – The full report</w:t>
+                <w:t xml:space="preserve">Equivalent $R$-linear and $C$-linear systems of equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA Paris; LAAS. 2017, pp.46</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Paris. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497173v1</w:t>
+                <w:t xml:space="preserve">hal-01522334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent $R$-linear and $C$-linear systems of equations</w:t>
+                <w:t xml:space="preserve">Plea for a semidefinite optimization solver in complex numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA Paris. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Josz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Paris. 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522334v2</w:t>
+                <w:t xml:space="preserve">hal-01422932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plea for a semidefinite optimization solver in complex numbers</w:t>
+                <w:t xml:space="preserve">Plea for a semidefinite optimization solver in complex numbers – The full report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Josz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inria Paris. 2017, pp.35</w:t>
+              <w:t xml:space="preserve">[Research Report] INRIA Paris; LAAS. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422932v2</w:t>
+                <w:t xml:space="preserve">hal-01497173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OQLA/QPALM – Convex quadratic optimization solvers using the augmented Lagrangian approach, with an appropriate behavior on infeasible or unbounded problems</w:t>
               </w:r>
@@ -6539,89 +6539,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SQPlab - A Matlab software for solving nonlinear optimization problems and optimal control problems</w:t>
+                <w:t xml:space="preserve">SQPpro - A solver of nonlinear optimization problems, using an SQP approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRIA. 2009</w:t>
+              <w:t xml:space="preserve">[Technical Report] RT-0378, INRIA. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145290v1</w:t>
+                <w:t xml:space="preserve">inria-00442314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QPAL - A solver of convex quadratic optimization problems, using an augmented Lagrangian approach</w:t>
               </w:r>
@@ -6667,93 +6671,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00442295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SQPpro - A solver of nonlinear optimization problems, using an SQP approach</w:t>
+                <w:t xml:space="preserve">SQPlab - A Matlab software for solving nonlinear optimization problems and optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] RT-0378, INRIA. 2009, pp.24</w:t>
+              <w:t xml:space="preserve">INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442314v1</w:t>
+                <w:t xml:space="preserve">hal-04145290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBOPT - An environment for testing solvers on heterogeneous collections of problems</w:t>
               </w:r>
@@ -7556,51 +7556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F16927B8"/>
+    <w:nsid w:val="FC39522C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7787,51 +7787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-gilbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0375-4663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070361657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagastiz&#225;bal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/mathematics/applications/book/978-3-540-35445-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-35447-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-05078-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783540631835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347060v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01249369v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01252612v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306526v5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dussault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frappier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-025-02219-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048393v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plaquevent-Jourdain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-024-00266-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01860-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806399v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-019-00116-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672197v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Gharbia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1168522" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187012v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-016-1004-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chiche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906483v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maeght" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Panciatici" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2014.2320819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713330v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04148354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0439-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Glowinski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02729.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#243;vis C. Gonzaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Karas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-003-0460-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101070100283" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8S2WQPR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008701324575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Byrd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Nocedal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011391" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan-J&#233;gou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1052623498344720" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1052623493259604" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01585756" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0893-9659(93)90032-I" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0802003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556789208805503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabarro-Arpa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882489" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6N7SQLRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01594922" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03052159108941009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01589113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331938908843462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/1988220202511" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8758-5_4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ4K079C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04144441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af1252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fuduli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0241-4_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Damy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.1998.726365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-3335-7_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erhard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0042224" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JXSCSG52-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Foll" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thooris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39856-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04799965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7d600e80e4d08377f62b85a95e9de8a1e4ae9500;origin=https://hal.archives-ouvertes.fr/hal-04799965;visit=swh:1:snp:60509c3e42a5d919b62e694f7078a2b3aba2a0a8;anchor=swh:1:rel:495178ecbb0221cfc12d736d4e92c8abbb1cbb86;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0130daa41369602815de959df3fbe6de244c5763;origin=https://hal.archives-ouvertes.fr/hal-04124994;visit=swh:1:snp:1b642a2e1d9a9cf37b10b9c5487eccbad9b721e5;anchor=swh:1:rel:5208d7509416bc90534682e3d84f2adc08d183ad;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5f0d896cc7f02d6ba6495979c24273de10a995e9;origin=https://hal.archives-ouvertes.fr/hal-04156413;visit=swh:1:snp:b2f9378a0e8553d72ad7e487ddbd472210c0ed95;anchor=swh:1:rel:f26a90fcae96b378a5989d3cb53b7263f574dff6;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04171857v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:009ac38b5e0413e6c93239a810bbf362fbefc14f;origin=https://hal.archives-ouvertes.fr/hal-04171857;visit=swh:1:snp:64a57e20960f69cada32d04fdf0f5bccb19ca275;anchor=swh:1:rel:8112ca44b5f3866600bb7343d9995856691b616d;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:55e578696f9ab08e01989f533130856d3e80942c;origin=https://hal.archives-ouvertes.fr/hal-04156788;visit=swh:1:snp:a7b518f95524bd10bbde0a7cb5818820a0842cc0;anchor=swh:1:rel:6f6e8ecfe54f595cea4a3f463fc736ba4767c33e;path=/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5e790c1674d5efb09279e984e6c45104ed5814c5;origin=https://hal.archives-ouvertes.fr/hal-04173030;visit=swh:1:snp:8b1d40295969dbeb98a544fa30cdb69c7a5b5448;anchor=swh:1:rel:133882d6b3fc24c233deab8d119d026c2305910a;path=/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e2589bf56512ba849fb2b6828c05c0e3e4a45128;origin=https://hal.archives-ouvertes.fr/hal-04157088;visit=swh:1:snp:8d9f31be778163ac5d8c65f535ce29a629adfc34;anchor=swh:1:rel:deca49e893ce0a2eb00a529b6aa8fd13c6808129;path=/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04160440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f873acca734d5f4839877e5e6b0c6f6390e54f1a;origin=https://hal.archives-ouvertes.fr/hal-04160440;visit=swh:1:snp:fc7e5c49d34065ebf88920f09f2d0d053efd8dce;anchor=swh:1:rel:af941a7dd0ad57b8d5099573c963fe3da0734a5b;path=/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f0bbe55ea3272e6fe1a0b611979f6a0a2ee220;origin=https://hal.archives-ouvertes.fr/hal-04151348;visit=swh:1:snp:461705149aec6ee91d562bbab0266efc05d6e66b;anchor=swh:1:rel:f289d93a73cd1d62dd45286dd07681f02c9329ce;path=/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05002249v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097624v4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05002239v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238721v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872711v4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389023v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497173v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522334v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422932v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Joannopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442293v5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04148144v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04145290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135013v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jonsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04176838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132468v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Eyssette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rostaing-Schmidt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Vey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-gilbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0375-4663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070361657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagastiz&#225;bal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/mathematics/applications/book/978-3-540-35445-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-35447-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-05078-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783540631835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347060v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01252612v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01249369v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306526v5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dussault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frappier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-025-02219-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048393v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plaquevent-Jourdain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-024-00266-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01860-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806399v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-019-00116-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672197v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Gharbia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1168522" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187012v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-016-1004-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chiche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906483v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maeght" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Panciatici" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2014.2320819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713330v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04148354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0439-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Glowinski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02729.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#243;vis C. Gonzaga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Karas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-003-0460-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101070100283" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8S2WQPR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008701324575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Byrd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Nocedal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011391" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan-J&#233;gou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1052623498344720" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1052623493259604" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01585756" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0893-9659(93)90032-I" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556789208805503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0802003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabarro-Arpa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882489" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6N7SQLRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01594922" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03052159108941009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01589113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331938908843462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/1988220202511" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8758-5_4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ4K079C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04144441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af1252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fuduli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0241-4_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Damy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.1998.726365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-3335-7_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erhard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0042224" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JXSCSG52-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Foll" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thooris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39856-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04799965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7d600e80e4d08377f62b85a95e9de8a1e4ae9500;origin=https://hal.archives-ouvertes.fr/hal-04799965;visit=swh:1:snp:60509c3e42a5d919b62e694f7078a2b3aba2a0a8;anchor=swh:1:rel:495178ecbb0221cfc12d736d4e92c8abbb1cbb86;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0130daa41369602815de959df3fbe6de244c5763;origin=https://hal.archives-ouvertes.fr/hal-04124994;visit=swh:1:snp:1b642a2e1d9a9cf37b10b9c5487eccbad9b721e5;anchor=swh:1:rel:5208d7509416bc90534682e3d84f2adc08d183ad;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5f0d896cc7f02d6ba6495979c24273de10a995e9;origin=https://hal.archives-ouvertes.fr/hal-04156413;visit=swh:1:snp:b2f9378a0e8553d72ad7e487ddbd472210c0ed95;anchor=swh:1:rel:f26a90fcae96b378a5989d3cb53b7263f574dff6;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04171857v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:009ac38b5e0413e6c93239a810bbf362fbefc14f;origin=https://hal.archives-ouvertes.fr/hal-04171857;visit=swh:1:snp:64a57e20960f69cada32d04fdf0f5bccb19ca275;anchor=swh:1:rel:8112ca44b5f3866600bb7343d9995856691b616d;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:55e578696f9ab08e01989f533130856d3e80942c;origin=https://hal.archives-ouvertes.fr/hal-04156788;visit=swh:1:snp:a7b518f95524bd10bbde0a7cb5818820a0842cc0;anchor=swh:1:rel:6f6e8ecfe54f595cea4a3f463fc736ba4767c33e;path=/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04173030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5e790c1674d5efb09279e984e6c45104ed5814c5;origin=https://hal.archives-ouvertes.fr/hal-04173030;visit=swh:1:snp:8b1d40295969dbeb98a544fa30cdb69c7a5b5448;anchor=swh:1:rel:133882d6b3fc24c233deab8d119d026c2305910a;path=/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04160440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f873acca734d5f4839877e5e6b0c6f6390e54f1a;origin=https://hal.archives-ouvertes.fr/hal-04160440;visit=swh:1:snp:fc7e5c49d34065ebf88920f09f2d0d053efd8dce;anchor=swh:1:rel:af941a7dd0ad57b8d5099573c963fe3da0734a5b;path=/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e2589bf56512ba849fb2b6828c05c0e3e4a45128;origin=https://hal.archives-ouvertes.fr/hal-04157088;visit=swh:1:snp:8d9f31be778163ac5d8c65f535ce29a629adfc34;anchor=swh:1:rel:deca49e893ce0a2eb00a529b6aa8fd13c6808129;path=/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f0bbe55ea3272e6fe1a0b611979f6a0a2ee220;origin=https://hal.archives-ouvertes.fr/hal-04151348;visit=swh:1:snp:461705149aec6ee91d562bbab0266efc05d6e66b;anchor=swh:1:rel:f289d93a73cd1d62dd45286dd07681f02c9329ce;path=/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097624v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238721v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05002239v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05002249v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872711v4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389023v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522334v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422932v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Joannopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442293v5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04148144v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04145290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135013v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jonsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04176838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132468v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Eyssette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rostaing-Schmidt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Vey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>