--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -217,390 +217,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape From X Chromosome Inactivation as a Driver of Plasmacytoid DC Heterogeneity in Health and Disease</w:t>
+                <w:t xml:space="preserve">The Inactive X Chromosome: A Genetic Driver of Female‐Biased Rheumatic Autoimmune Disorders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Barrat</w:t>
+                <w:t xml:space="preserve">Léa Ferrayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélissa Nieucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean‐Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/imr.70074⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (5), pp.e202451331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202451331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364668v1</w:t>
+                <w:t xml:space="preserve">hal-05148010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered X-chromosome inactivation of the TLR7/8 locus and heterogeneity of pDCs in systemic sclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Escape From X Chromosome Inactivation as a Driver of Plasmacytoid DC Heterogeneity in Health and Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dominique Ah Kioon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Charles Guéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20231809⟩</w:t>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 336 (1), pp.e70074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imr.70074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02378928v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inactive X Chromosome: A Genetic Driver of Female‐Biased Rheumatic Autoimmune Disorders?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered X-chromosome inactivation of the TLR7/8 locus and heterogeneity of pDCs in systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Faz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Ferrayé</w:t>
+                <w:t xml:space="preserve">Marie Dominique Ah Kioon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Nieucel</w:t>
+                <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Savignac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐Charles Guéry</w:t>
+                <w:t xml:space="preserve">Michael Pierides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (5), pp.e202451331. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222 (3), pp.e20231809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.202451331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20231809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148010v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Asthmatic Patients, Sexual Dimorphism correlates With Androgen Receptor Expression in ILC2s at Single Cell‐Resolution</w:t>
               </w:r>
@@ -638,51 +638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilleminault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55 (9), pp.851-853. </w:t>
@@ -867,51 +867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered X-chromosome inactivation predisposes to autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ferrayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,265 +1250,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of X chromosome in sex-biased autoimmune diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TLR8 escapes X chromosome inactivation in human monocytes and CD4+ T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Berenice Faz-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck J Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2023.102992⟩</w:t>
+              <w:t xml:space="preserve">Biology of Sex Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13293-023-00544-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220151v1</w:t>
+                <w:t xml:space="preserve">hal-04330722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR8 escapes X chromosome inactivation in human monocytes and CD4+ T cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Influence of X chromosome in sex-biased autoimmune diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Faz-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Guéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sex Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.60. </w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.102992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13293-023-00544-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2023.102992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330722v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting androgen signaling in ILC2s protects from IL-33–driven lung inflammation, independently of KLRG1</w:t>
               </w:r>
@@ -1533,51 +1533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Anesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1890,295 +1890,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 infection enhances innate function and TLR7 expression in female plasmacytoid dendritic cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hydroxychloroquine inhibits proteolytic processing of endogenous TLR7 protein in human primary plasmacytoid dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Azar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Charles Guéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.202201452⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202149361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220272v1</w:t>
+                <w:t xml:space="preserve">hal-03651880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxychloroquine inhibits proteolytic processing of endogenous TLR7 protein in human primary plasmacytoid dendritic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">HIV-1 infection enhances innate function and TLR7 expression in female plasmacytoid dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52, pp.54-61. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (10), pp.e202201452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.202149361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202201452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651880v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape from X Chromosome Inactivation and the Female Predominance in Autoimmune Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédominance féminine des maladies auto-immunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2496,503 +2496,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex hormone regulation of innate lymphoid cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Blanquart</w:t>
+                <w:t xml:space="preserve">TLR7 dosage polymorphism shapes interferogenesis and HIV-1 acute viremia in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laffont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José E Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoo Shaiykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bj.2020.11.007⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (12), pp.e136047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.136047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153831v1</w:t>
+                <w:t xml:space="preserve">pasteur-02864900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR7 dosage polymorphism shapes interferogenesis and HIV-1 acute viremia in women</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Cénac</w:t>
+                <w:t xml:space="preserve">Sex hormone regulation of innate lymphoid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnoo Shaiykova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (12), pp.e136047. </w:t>
+              <w:t xml:space="preserve">Biomedical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.144-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.136047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bj.2020.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02864900v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Is Systemic Lupus Erythematosus More Common in Women?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Female predisposition to TLR7-driven autoimmunity: gene dosage and the escape from X chromosome inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José E Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.12.004⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (2), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00281-018-0712-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568559v1</w:t>
+                <w:t xml:space="preserve">hal-03568729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female predisposition to TLR7-driven autoimmunity: gene dosage and the escape from X chromosome inactivation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Is Systemic Lupus Erythematosus More Common in Women?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41 (2), pp.153-164. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (3), pp.297-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00281-018-0712-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568729v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD49d/CD29‐integrin controls the accumulation of plasmacytoid dendritic cells into the CNS during neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen Signaling in Bystander Foxp3 neg CD4 + T Cells Suppresses Cognate Th17 Differentiation in Trans and Protects from Central Nervous System Autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lélu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,77 +3203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR7 escapes X chromosome inactivation in immune cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Souyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,77 +3337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Androgen signaling negatively controls group 2 innate lymphoid cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,51 +3631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Griesbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,51 +3886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TLR-mediated response of plasmacytoid dendritic cells is positively regulated by estradiol in vivo through cell-intrinsic estrogen receptor α signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Seillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Trémollières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,51 +4154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen receptor α signaling in T lymphocytes is required for estradiol-mediated inhibition of Th1 and Th17 cell differentiation and protection against experimental autoimmune encephalomyelitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lélu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4461,51 +4461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (12), pp.3489-98. </w:t>
@@ -4824,51 +4824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen receptor alpha, but not beta, is required for optimal dendritic cell differentiation and [corrected] CD40-induced cytokine production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Douin-Echinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Seillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5061,51 +5061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural killer cells recruited into lymph nodes inhibit alloreactive T-cell activation through perforin-mediated killing of donor allogeneic dendritic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Seillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5489,51 +5489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Djata Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cGMP/protein kinase G pathway contributes to dihydropyridine-sensitive calcium response and cytokine production in TH2 lymphocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Djata Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5718,51 +5718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD8+ T-cell-mediated killing of donor dendritic cells prevents alloreactive T helper type-2 responses in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6035,51 +6035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Anesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6143,51 +6143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing the sex bias in allergy and autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6403,51 +6403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05498169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Faz-Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaumeil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4997-8_13" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.70074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Du" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Faz-Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Ah Kioon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cenac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pierides" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ferray&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nieucel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Savignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Anesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Calmels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abbas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.70047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inta Gribonika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gschwend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Corral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk6200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn6537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163592v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Miquel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villeneuve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Maire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Mejia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15611" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Faz-L&#243;pez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2023.102992" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Grunenwald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J Barrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-023-00544-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Blanquart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mandonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mejia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Demuru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Caselli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Alexieff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22325-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201452" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202149361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.monrhu.2020.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.729233" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03710120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03153831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2020.11.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02864900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Mej&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoo Shaiykova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.136047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03568559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.12.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03568729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souyris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-018-0712-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kaba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Deutsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948086" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine L&#233;lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Yogev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Waisman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800417" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Canivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aap8855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laverny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20161807" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Triffaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.09.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Griesbeck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ziegler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chauveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501684" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Seillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Foulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Douin-Echinard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Krust" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203312" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tr&#233;molli&#232;res" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ribot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-371831" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615500v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon-Gal&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lenfant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0210073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Paulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese P&#233;rinat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101578" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00504327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laffargue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902383" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040678" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E. Toutain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Filipe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brouchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.109.192849" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon-Gal&#233;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Berges" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.109.898445" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00312757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Krust" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Laurell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rana-Poussine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00306011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortaldo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D. Coudert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-10-120089" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourdy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calippe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;molli&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2008.04885.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tremolli&#232;res" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Terrisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Si&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170629v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gomes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Djata Cabral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gallard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paulet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200607-1026OC" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170621v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510653200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D Coudert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wiedemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-10-4059" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bruand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220181v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-35139-6_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35139-6_2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ai.2019.04.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05498169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Faz-Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaumeil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4997-8_13" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ferray&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nieucel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Savignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451331" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.70074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Du" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Faz-Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Ah Kioon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cenac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pierides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Anesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Calmels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abbas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.70047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inta Gribonika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gschwend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Corral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk6200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn6537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163592v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Miquel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villeneuve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Maire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Mejia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15611" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Faz-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Grunenwald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J Barrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-023-00544-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2023.102992" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Blanquart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mandonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mejia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Demuru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Caselli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Alexieff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22325-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202149361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201452" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.monrhu.2020.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.729233" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03710120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02864900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Mej&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoo Shaiykova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.136047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03153831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2020.11.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03568729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souyris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-018-0712-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03568559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kaba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Deutsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948086" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine L&#233;lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Yogev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Waisman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800417" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Canivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aap8855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laverny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20161807" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Triffaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.09.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Griesbeck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ziegler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chauveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501684" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Seillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Foulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Douin-Echinard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Krust" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203312" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tr&#233;molli&#232;res" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ribot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-371831" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615500v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon-Gal&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lenfant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0210073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Paulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese P&#233;rinat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101578" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00504327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laffargue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902383" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040678" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E. Toutain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Filipe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brouchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.109.192849" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon-Gal&#233;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Berges" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.109.898445" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00312757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Krust" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Laurell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rana-Poussine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00306011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortaldo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D. Coudert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-10-120089" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourdy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calippe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;molli&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2008.04885.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tremolli&#232;res" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Terrisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Si&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170629v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gomes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Djata Cabral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gallard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paulet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200607-1026OC" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170621v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510653200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D Coudert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wiedemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-10-4059" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bruand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220181v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-35139-6_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35139-6_2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ai.2019.04.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>