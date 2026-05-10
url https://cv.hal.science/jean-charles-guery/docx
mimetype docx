--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -217,390 +217,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inactive X Chromosome: A Genetic Driver of Female‐Biased Rheumatic Autoimmune Disorders?</w:t>
+                <w:t xml:space="preserve">Altered X-chromosome inactivation of the TLR7/8 locus and heterogeneity of pDCs in systemic sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Ferrayé</w:t>
+                <w:t xml:space="preserve">Yong Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Nieucel</w:t>
+                <w:t xml:space="preserve">Bérénice Faz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Savignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Chaumeil</w:t>
+                <w:t xml:space="preserve">Marie Dominique Ah Kioon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Charles Guéry</w:t>
+                <w:t xml:space="preserve">Claire Cenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pierides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202451331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222 (3), pp.e20231809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20231809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148010v1</w:t>
+                <w:t xml:space="preserve">hal-02378928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape From X Chromosome Inactivation as a Driver of Plasmacytoid DC Heterogeneity in Health and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 336 (1), pp.e70074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/imr.70074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered X-chromosome inactivation of the TLR7/8 locus and heterogeneity of pDCs in systemic sclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Inactive X Chromosome: A Genetic Driver of Female‐Biased Rheumatic Autoimmune Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dominique Ah Kioon</w:t>
+                <w:t xml:space="preserve">Léa Ferrayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cenac</w:t>
+                <w:t xml:space="preserve">Mélissa Nieucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pierides</w:t>
+                <w:t xml:space="preserve">Magali Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222 (3), pp.e20231809. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (5), pp.e202451331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20231809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.202451331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378928v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Asthmatic Patients, Sexual Dimorphism correlates With Androgen Receptor Expression in ILC2s at Single Cell‐Resolution</w:t>
               </w:r>
@@ -638,51 +638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilleminault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55 (9), pp.851-853. </w:t>
@@ -867,51 +867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered X-chromosome inactivation predisposes to autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ferrayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -982,533 +982,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B cell‐intrinsic TLR7 signaling is required for neutralizing antibody responses to SARS‐CoV‐2 and pathogen‐like COVID‐19 vaccines</w:t>
+                <w:t xml:space="preserve">Influence of X chromosome in sex-biased autoimmune diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cénac</w:t>
+                <w:t xml:space="preserve">Berenice Faz-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐charles Guéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202350437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.102992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2023.102992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163592v2</w:t>
+                <w:t xml:space="preserve">hal-04220151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKCα interacts with Ca v 1.3 calcium channels to promote the Ca v 1.2/Ca v 1.3 duo tuning Th2 functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TLR8 escapes X chromosome inactivation in human monocytes and CD4+ T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Faz-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Giang</w:t>
+                <w:t xml:space="preserve">Solange Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Villeneuve</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean‐charles Guéry</w:t>
+                <w:t xml:space="preserve">Franck J Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.15611⟩</w:t>
+              <w:t xml:space="preserve">Biology of Sex Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13293-023-00544-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220236v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR8 escapes X chromosome inactivation in human monocytes and CD4+ T cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck J Barrat</w:t>
+                <w:t xml:space="preserve">B cell‐intrinsic TLR7 signaling is required for neutralizing antibody responses to SARS‐CoV‐2 and pathogen‐like COVID‐19 vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sex Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13293-023-00544-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (10), pp.e2350437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202350437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330722v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163592v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of X chromosome in sex-biased autoimmune diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">PKCα interacts with Ca v 1.3 calcium channels to promote the Ca v 1.2/Ca v 1.3 duo tuning Th2 functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Enrique Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 137, pp.102992. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (3), pp.879-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2023.102992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.15611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220151v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting androgen signaling in ILC2s protects from IL-33–driven lung inflammation, independently of KLRG1</w:t>
               </w:r>
@@ -1533,51 +1533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Anesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of the Ca V 1.2‐Ca V 1.3 calcium channel duo prevents type 2 allergic airway inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,473 +1890,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxychloroquine inhibits proteolytic processing of endogenous TLR7 protein in human primary plasmacytoid dendritic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">HIV-1 infection enhances innate function and TLR7 expression in female plasmacytoid dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202149361⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (10), pp.e202201452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202201452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651880v1</w:t>
+                <w:t xml:space="preserve">hal-04220272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 infection enhances innate function and TLR7 expression in female plasmacytoid dendritic cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hydroxychloroquine inhibits proteolytic processing of endogenous TLR7 protein in human primary plasmacytoid dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delobel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Charles Guéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (10), pp.e202201452. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (1), pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202201452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.202149361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220272v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape from X Chromosome Inactivation and the Female Predominance in Autoimmune Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Prédominance féminine des maladies auto-immunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Youness</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (3), pp.1114. </w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme monographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (1), pp.3-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22031114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.monrhu.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652202v1</w:t>
+                <w:t xml:space="preserve">hal-03154504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédominance féminine des maladies auto-immunes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escape from X Chromosome Inactivation and the Female Predominance in Autoimmune Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme monographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 88 (1), pp.3-7. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.monrhu.2020.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22031114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154504v1</w:t>
+                <w:t xml:space="preserve">hal-03652202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Primary HIV Infection</w:t>
               </w:r>
@@ -2502,103 +2502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR7 dosage polymorphism shapes interferogenesis and HIV-1 acute viremia in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José E Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoo Shaiykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCI Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (12), pp.e136047. </w:t>
@@ -2734,386 +2734,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female predisposition to TLR7-driven autoimmunity: gene dosage and the escape from X chromosome inactivation</w:t>
+                <w:t xml:space="preserve">CD49d/CD29‐integrin controls the accumulation of plasmacytoid dendritic cells into the CNS during neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Souyris</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Kaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00281-018-0712-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (11), pp.2030-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201948086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568729v1</w:t>
+                <w:t xml:space="preserve">hal-02372827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Is Systemic Lupus Erythematosus More Common in Women?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (3), pp.297-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD49d/CD29‐integrin controls the accumulation of plasmacytoid dendritic cells into the CNS during neuroinflammation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Female predisposition to TLR7-driven autoimmunity: gene dosage and the escape from X chromosome inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Deutsch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José E Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (11), pp.2030-2043. </w:t>
+              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (2), pp.153-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201948086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00281-018-0712-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372827v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen Signaling in Bystander Foxp3 neg CD4 + T Cells Suppresses Cognate Th17 Differentiation in Trans and Protects from Central Nervous System Autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,77 +3203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR7 escapes X chromosome inactivation in immune cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Souyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,295 +3331,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgen signaling negatively controls group 2 innate lymphoid cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The β and α2δ auxiliary subunits of voltage-gated calcium channel 1 (Cav1) are required for Th2-lymphocyte function and acute allergic airway inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Laverny</w:t>
+                <w:t xml:space="preserve">Nicolas Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Triffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20161807⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe III, 142 (3), pp.892 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551225v1</w:t>
+                <w:t xml:space="preserve">hal-01828863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The β and α2δ auxiliary subunits of voltage-gated calcium channel 1 (Cav1) are required for Th2-lymphocyte function and acute allergic airway inflammation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Mars</w:t>
+                <w:t xml:space="preserve">Androgen signaling negatively controls group 2 innate lymphoid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Klein</w:t>
+                <w:t xml:space="preserve">Gilles Laverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Equipe III, 142 (3), pp.892 - +. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (6), pp.1581-1592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20161807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828863v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Plasmacytoid Dendritic Cell Levels of IRF5 Drive Higher IFN-α Production in Women.</w:t>
               </w:r>
@@ -4001,563 +4001,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00726899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol administration controls eosinophilia through estrogen receptor-alpha activation during acute peritoneal inflammation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victorine Douin-Echinard</w:t>
+                <w:t xml:space="preserve">Estrogen receptor α signaling in T lymphocytes is required for estradiol-mediated inhibition of Th1 and Th17 cell differentiation and protection against experimental autoimmune encephalomyelitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lélu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Calippe</w:t>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Billon-Galès</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lenfant</w:t>
+                <w:t xml:space="preserve">Therese Périnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1189/jlb.0210073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (5), pp.2386-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1101578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00615500v1</w:t>
+                <w:t xml:space="preserve">hal-00697793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen receptor α signaling in T lymphocytes is required for estradiol-mediated inhibition of Th1 and Th17 cell differentiation and protection against experimental autoimmune encephalomyelitis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laffont</w:t>
+                <w:t xml:space="preserve">Estradiol administration controls eosinophilia through estrogen receptor-alpha activation during acute peritoneal inflammation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Douin-Echinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Calippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delpy</w:t>
+                <w:t xml:space="preserve">Audrey Billon-Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Paulet</w:t>
+                <w:t xml:space="preserve">Coralie Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Périnat</w:t>
+                <w:t xml:space="preserve">Françoise Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 187 (5), pp.2386-93. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (1), pp.145-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1101578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1189/jlb.0210073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697793v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00615500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17Beta-estradiol promotes TLR4-triggered proinflammatory mediator production through direct estrogen receptor alpha signaling in macrophages in vivo.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous estrogens, through estrogen receptor α, constrain autoimmune inflammation in female mice by limiting CD4+ T-cell homing into the CNS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lélu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Calippe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Lélu</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902383⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (12), pp.3489-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201040678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00504327v1</w:t>
+                <w:t xml:space="preserve">hal-00697795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous estrogens, through estrogen receptor α, constrain autoimmune inflammation in female mice by limiting CD4+ T-cell homing into the CNS.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">17Beta-estradiol promotes TLR4-triggered proinflammatory mediator production through direct estrogen receptor alpha signaling in macrophages in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Calippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Douin-Echinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lélu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (12), pp.3489-98. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (2), pp.1169-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201040678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697795v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00504327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen Receptor {alpha} Expression in Both Endothelium and Hematopoietic Cells Is Required for the Accelerative Effect of Estradiol on Reendothelialization.</w:t>
               </w:r>
@@ -4582,51 +4582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Filipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4690,77 +4690,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial estrogen receptor-alpha plays a crucial role in the atheroprotective action of 17beta-estradiol in low-density lipoprotein receptor-deficient mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Billon-Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Douin-Echinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4805,277 +4805,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen receptor alpha, but not beta, is required for optimal dendritic cell differentiation and [corrected] CD40-induced cytokine production.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic estradiol administration in vivo promotes the proinflammatory response of macrophages to TLR4 activation: involvement of the phosphatidylinositol 3-kinase pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Calippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Douin-Echinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delpy</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andree Krust</w:t>
+                <w:t xml:space="preserve">Henrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rana-Poussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 180 (6), pp.3661-9</w:t>
+              <w:t xml:space="preserve">, 2008, 180 (12), pp.7980-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00312757v1</w:t>
+                <w:t xml:space="preserve">hal-00321739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic estradiol administration in vivo promotes the proinflammatory response of macrophages to TLR4 activation: involvement of the phosphatidylinositol 3-kinase pathway.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estrogen receptor alpha, but not beta, is required for optimal dendritic cell differentiation and [corrected] CD40-induced cytokine production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Douin-Echinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Seillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Calippe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henrik Laurell</w:t>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Rana-Poussine</w:t>
+                <w:t xml:space="preserve">Andree Krust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 180 (12), pp.7980-8</w:t>
+              <w:t xml:space="preserve">, 2008, 180 (6), pp.3661-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321739v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00312757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural killer cells recruited into lymph nodes inhibit alloreactive T-cell activation through perforin-mediated killing of donor allogeneic dendritic cells.</w:t>
               </w:r>
@@ -5489,51 +5489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Djata Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cGMP/protein kinase G pathway contributes to dihydropyridine-sensitive calcium response and cytokine production in TH2 lymphocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Djata Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5757,51 +5757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen enhances susceptibility to experimental autoimmune myasthenia gravis by promoting type 1-polarized immune responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Douin-Echinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6048,51 +6048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabra L. Klein; Craig W. Roberts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex and Gender Differences in Infection and Treatments for Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 441, </w:t>
@@ -6403,51 +6403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05498169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Faz-Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaumeil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4997-8_13" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ferray&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nieucel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Savignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451331" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.70074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Du" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Faz-Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Ah Kioon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cenac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pierides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Anesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Calmels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abbas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.70047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inta Gribonika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gschwend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Corral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk6200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn6537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163592v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Miquel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villeneuve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Maire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Mejia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15611" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Faz-L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Grunenwald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J Barrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-023-00544-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2023.102992" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Blanquart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mandonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mejia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Demuru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Caselli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Alexieff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22325-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202149361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201452" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.monrhu.2020.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.729233" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03710120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02864900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Mej&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoo Shaiykova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.136047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03153831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2020.11.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03568729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souyris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-018-0712-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03568559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kaba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Deutsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948086" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine L&#233;lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Yogev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Waisman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800417" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Canivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aap8855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laverny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20161807" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Triffaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.09.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Griesbeck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ziegler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chauveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501684" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Seillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Foulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Douin-Echinard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Krust" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203312" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tr&#233;molli&#232;res" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ribot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-371831" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615500v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon-Gal&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lenfant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0210073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Paulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese P&#233;rinat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101578" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00504327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laffargue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902383" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040678" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E. Toutain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Filipe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brouchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.109.192849" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon-Gal&#233;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Berges" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.109.898445" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00312757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Krust" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Laurell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rana-Poussine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00306011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortaldo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D. Coudert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-10-120089" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourdy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calippe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;molli&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2008.04885.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tremolli&#232;res" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Terrisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Si&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170629v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gomes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Djata Cabral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gallard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paulet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200607-1026OC" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170621v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510653200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D Coudert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wiedemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-10-4059" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bruand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220181v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-35139-6_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35139-6_2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ai.2019.04.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05498169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Faz-Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaumeil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4997-8_13" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Du" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Faz-Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Ah Kioon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cenac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pierides" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.70074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ferray&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nieucel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Savignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Anesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Calmels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abbas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.70047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inta Gribonika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gschwend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Corral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk6200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn6537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Miquel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Faz-L&#243;pez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2023.102992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Grunenwald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J Barrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-023-00544-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163592v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Guo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villeneuve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Mejia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Blanquart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mandonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mejia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14993" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Demuru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Caselli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Michelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Alexieff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22325-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201452" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202149361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.monrhu.2020.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22031114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.729233" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03710120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02864900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Mej&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoo Shaiykova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.136047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03153831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2020.11.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372827v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kaba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Deutsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03568559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.12.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03568729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souyris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-018-0712-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine L&#233;lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Yogev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Waisman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800417" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Canivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aap8855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Triffaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.09.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laverny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20161807" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Griesbeck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ziegler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chauveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501684" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Seillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Foulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Douin-Echinard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Krust" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203312" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tr&#233;molli&#232;res" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ribot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-371831" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Paulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese P&#233;rinat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101578" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon-Gal&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lenfant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0210073" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697795v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040678" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00504327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laffargue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902383" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E. Toutain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Filipe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brouchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.109.192849" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Billon-Gal&#233;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Berges" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.109.898445" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Laurell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rana-Poussine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00312757v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Krust" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00306011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortaldo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D. Coudert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-10-120089" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourdy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calippe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;molli&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2008.04885.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tremolli&#232;res" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Terrisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Si&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170629v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gomes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Djata Cabral" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gallard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paulet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200607-1026OC" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170621v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510653200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D Coudert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wiedemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-10-4059" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bruand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220181v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-35139-6_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35139-6_2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ai.2019.04.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>