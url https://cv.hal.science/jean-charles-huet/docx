--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -66,687 +66,791 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital support platform for beekeepers</w:t>
+                <w:t xml:space="preserve">An intelligent monitoring system for forecasting and anomaly detection in precision beekeeping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Kriouile</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sid Ahmed Metidji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art18-GB⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.7080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-37877-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799185v1</w:t>
+                <w:t xml:space="preserve">hal-05560416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme Numérique d'accompagnement des APIculteurs (PNAPI)</w:t>
+                <w:t xml:space="preserve">Digital support platform for beekeepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Kriouile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dangleant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.313-326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art21⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.241-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art18-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623635v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Transformation of Beekeeping through the Use of a Decision Making Architecture</w:t>
+                <w:t xml:space="preserve">Plateforme Numérique d'accompagnement des APIculteurs (PNAPI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Kriouile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dangleant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app122111179⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.313-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842015v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for cloud manufacturing architecture in the context of Industry 4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Transformation of Beekeeping through the Use of a Decision Making Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Kriouile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esma Talhi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samir Lamouri</w:t>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2020.131849⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (21), pp.11179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app122111179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424324v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A methodology for cloud manufacturing architecture in the context of Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Talhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (2), pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2020.131849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ontology for cloud manufacturing based Product Lifecycle Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Talhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (5), pp.2171-2192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10845-017-1376-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -756,660 +860,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme numérique pour la structuration et la valorisation des projets équestres à l’aide d’un graphe de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noama Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bougueroua Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EquIA'2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphe de connaissances pour la modélisation des projets de recherche équestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noama Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bougueroua Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data preparation for prediction and anomaly detection in precision beekeeping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Metidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KES, Sep 2024, Séville, Spain. pp.4008-4017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BeeKnote: Voice Chatbot Assistant for the Beekeepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metidji Sid Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bougueroua Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokeddem Hakim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thirteenth International Conference on Business Intelligence and Technology BUSTECH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARIA, Jun 2023, Saint-Laurent-Du-Var, Nice, France. pp 11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an intelligent system architecture for smart agriculture: application to smart beehives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Kriouile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Intelligent Systems Design and Applications (ISDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, WWW, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle générique de connaissance d'une ville Intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jch Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, TÉTOUAN, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1419,150 +1523,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PNAPI Digital Support Platform for Beekeepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Kriouile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence &amp; Industrial Applications (A2IA'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1572,114 +1676,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthodologie de réingénierie pour le contrôle par le produit de systèmes manufacturiers : application au circuit du médicament d’un hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011CLF22099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00636342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1826,51 +1930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kriouile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dangleant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art18-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art21" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122111179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Talhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.131849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Talhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-017-1376-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noama Adra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Lamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04811223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Metidji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04160048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metidji Sid Ahmed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokeddem Hakim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03105207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moretto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jch Huet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03105211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00636342v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Metidji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37877-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kriouile" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dangleant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art18-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122111179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Talhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.131849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Talhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-017-1376-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noama Adra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Lamine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04811223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.175" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04160048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metidji Sid Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokeddem Hakim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03105207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moretto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jch Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03105211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00636342v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22099" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>