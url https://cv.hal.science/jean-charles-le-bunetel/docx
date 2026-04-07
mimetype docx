--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -240,736 +240,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un convertisseur à haut rendement pilotant un système de stockage d'énergie renouvelable permettant de garantir un système électrique plus flexible</w:t>
+                <w:t xml:space="preserve">Comparaison des performances des transistors SiC et GaN 650V pour des applications bidirectionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Yachouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Schellmanns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093507v1</w:t>
+                <w:t xml:space="preserve">hal-05495767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances des transistors SiC et GaN 650V pour des applications bidirectionnelles</w:t>
+                <w:t xml:space="preserve">Développement d'un convertisseur à haut rendement pilotant un système de stockage d'énergie renouvelable permettant de garantir un système électrique plus flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Yachouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ambroise Schellmanns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495767v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
+                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685331v1</w:t>
+                <w:t xml:space="preserve">hal-04923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
+                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
+              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923370v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et développement d'un convertisseur réversible adapté aux applications HEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating Common-Mode Noise in the Totem Pole Bridgeless PFC Using Balance Boost Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Electromagnetic Compatibility Society, Sep 2023, Krakow, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326677v1</w:t>
+                <w:t xml:space="preserve">hal-04601541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Common-Mode Noise in the Totem Pole Bridgeless PFC Using Balance Boost Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude et développement d'un convertisseur réversible adapté aux applications HEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Launois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04601541v1</w:t>
+                <w:t xml:space="preserve">hal-04326677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
@@ -994,64 +994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -1536,411 +1536,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+                <w:t xml:space="preserve">Impedance measurement in operating conditions for PLC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Mahamane Sani Sabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brest, France. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sapiw.2018.8401649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983062v1</w:t>
+                <w:t xml:space="preserve">hal-01838830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Power Quality in an Innovative Bidirectional Inverter Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance measurement in operating conditions for PLC applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loris Pace</w:t>
+                <w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Batard</w:t>
+                <w:t xml:space="preserve">Sebastian Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/sapiw.2018.8401649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01838830v1</w:t>
+                <w:t xml:space="preserve">hal-02983062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC controlée par angle de phase</w:t>
               </w:r>
@@ -2387,308 +2387,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relevant Inrush Current Limitation Based on SCRs' Smart Control Used in EV Battery Chargers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghafour Benabdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain Apr 2017, Málaga, Spain</w:t>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche SEEDS; Laboratoire Systèmes Electrotechnques et Environnement (LSEE) de l'Université d'Artois, May 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503536v1</w:t>
+                <w:t xml:space="preserve">hal-01580300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High accuracy event detection for Non-Intrusive Load Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Lamarque</w:t>
+                <w:t xml:space="preserve">A Relevant Fuzzy Logic Algorithm to Better Optimize Electricity Consumption in Individual Housing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain, Apr 2017, Málaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164066v1</w:t>
+                <w:t xml:space="preserve">hal-01503553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Appliances Identification and Clustering using Novel Turn-on Transient Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,780 +2662,828 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.647-654, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006245706470654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+                <w:t xml:space="preserve">High accuracy event detection for Non-Intrusive Load Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.2452-2456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580300v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relevant Fuzzy Logic Algorithm to Better Optimize Electricity Consumption in Individual Housing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+                <w:t xml:space="preserve">Multipath Model Simulator Exploiting a Topology Reconstruction Method for PLC Home Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouichak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain, Apr 2017, Málaga, Spain</w:t>
+              <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503553v1</w:t>
+                <w:t xml:space="preserve">hal-03018276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Model Simulator Exploiting a Topology Reconstruction Method for PLC Home Networks</w:t>
+                <w:t xml:space="preserve">Modélisation du canal CPL et calcul de fonction de transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Baestard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018276v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du canal CPL et calcul de fonction de transfert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Kergosien</w:t>
+                <w:t xml:space="preserve">A Relevant Inrush Current Limitation Based on SCRs' Smart Control Used in EV Battery Chargers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghafour Benabdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve"> INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain Apr 2017, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018395v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and estimation of transient current signals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable Bragg band gaps in piezocomposite phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fraise Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/eusipco.2015.7362726⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144864v1</w:t>
+                <w:t xml:space="preserve">hal-03299401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Bragg band gaps in piezocomposite phononic crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mai Pham Thi</w:t>
+                <w:t xml:space="preserve">Modeling and estimation of transient current signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1960-1964, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/eusipco.2015.7362726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299401v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des disjoncteurs domestiques dans la bande CPL</w:t>
               </w:r>
@@ -3846,90 +3846,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.115856. </w:t>
@@ -3993,51 +3993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,77 +4603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Transient Modeling for Appliances Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4973,226 +4973,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t>
+                <w:t xml:space="preserve">The Fuzzy Logic Method to Efficiently Optimize Electricity Consumption in Individual Housing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (11), pp.1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en10111701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580284v1</w:t>
+                <w:t xml:space="preserve">hal-01657625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fuzzy Logic Method to Efficiently Optimize Electricity Consumption in Individual Housing</w:t>
+                <w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.16 - 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en10111701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657625v1</w:t>
+                <w:t xml:space="preserve">hal-01580284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling and Experimental Validation of Electromagnetic Field Radiated by In-house PLC Lines</w:t>
               </w:r>
@@ -5423,152 +5423,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling Home Power Grid Topologies in PLC Broadband</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor Narrowband Power Lines Channel Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control Science and Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.70-79</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100537v1</w:t>
+                <w:t xml:space="preserve">hal-01784774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Coupled Transmission Lines Used in Integrated Circuit Packaging on Printed Circuit Boards</w:t>
               </w:r>
@@ -5665,463 +5648,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Narrowband Power Lines Channel Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Modeling Home Power Grid Topologies in PLC Broadband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control Science and Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.61-69</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.70-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784774v1</w:t>
+                <w:t xml:space="preserve">hal-01100537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Coupling Modeling of Microstrip Lines Used in Switching Power Supplies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Tidjani</w:t>
+                <w:t xml:space="preserve">Analysis and Comparison of Deterministic Power Line Channel Modeling Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (1), pp.55-59</w:t>
+              <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.273-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810895v1</w:t>
+                <w:t xml:space="preserve">hal-01100477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Comparison of Deterministic Power Line Channel Modeling Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
+                <w:t xml:space="preserve">An Asymmetrical Microstrip SPICE Model for Crosstalk Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ouchar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (6), pp.273-281</w:t>
+              <w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.330-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100477v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asymmetrical Microstrip SPICE Model for Crosstalk Evolution</w:t>
+                <w:t xml:space="preserve">Electromagnetic Coupling Modeling of Microstrip Lines Used in Switching Power Supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (6), pp.330-334</w:t>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810896v1</w:t>
+                <w:t xml:space="preserve">hal-01810895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Construct Equivalent Circuit from Input Impedance of Household Appliances</w:t>
               </w:r>
@@ -6345,273 +6345,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 5 - Making Inverters for Domestic Photovoltaic Applications More Robust: The Relevance of a Mixed 5-level Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Insights into Physical Science Vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/bpi/nips/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922681v1</w:t>
+                <w:t xml:space="preserve">hal-02889285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5 - Making Inverters for Domestic Photovoltaic Applications More Robust: The Relevance of a Mixed 5-level Topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Elfeki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phattara Khumprom and Mladen Bošnjaković. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Insights into Physical Science Vol. 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vide Leaf, 2020, 9788194517542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/bpi/nips/v1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02889285v1</w:t>
+                <w:t xml:space="preserve">hal-02922681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7022,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Yachouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hague" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02069647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02011651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Elfeki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Mahamane Sani Sabo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sapiw.2018.8401649" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghafour Benabdelaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01849935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doligez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2018.8360229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait Meziane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952597" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine-Gharbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006245706470654" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362726" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nizigiyimana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Achouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Tidjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Le Bunetel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3261907" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03566417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15031194" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03176347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2021-0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01920035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01875881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1555" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657625v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111701" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2231/2016.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02096530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2016.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tidjani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouchar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2014.V6.797" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouchar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810896v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Chariag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810919v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Guezgouz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2195269" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02922681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02889285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nips/v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Elfeki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094681" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Yachouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02069647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02011651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Elfeki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Mahamane Sani Sabo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sapiw.2018.8401649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghafour Benabdelaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01849935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doligez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2018.8360229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait Meziane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine-Gharbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006245706470654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952597" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nizigiyimana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Achouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Tidjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Le Bunetel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3261907" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03566417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15031194" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03176347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2021-0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01920035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01875881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1555" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111701" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2231/2016.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02096530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2016.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tidjani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouchar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2014.V6.797" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100477v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouchar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Chariag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810919v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Guezgouz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2195269" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02889285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nips/v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02922681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Elfeki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094681" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>