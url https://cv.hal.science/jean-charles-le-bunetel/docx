--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -724,252 +724,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Common-Mode Noise in the Totem Pole Bridgeless PFC Using Balance Boost Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude et développement d'un convertisseur réversible adapté aux applications HEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Launois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601541v1</w:t>
+                <w:t xml:space="preserve">hal-04326677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et développement d'un convertisseur réversible adapté aux applications HEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating Common-Mode Noise in the Totem Pole Bridgeless PFC Using Balance Boost Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Electromagnetic Compatibility Society, Sep 2023, Krakow, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326677v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
@@ -2028,265 +2028,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC à base de thyristors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+                <w:t xml:space="preserve">A New Method For Input Installation Impedance Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Elfeki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghafour Benabdelaziz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and its Applications (ISPLC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Manchester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2018.8360229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849935v1</w:t>
+                <w:t xml:space="preserve">hal-02020585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method For Input Installation Impedance Measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ismail Aouichak</w:t>
+                <w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC à base de thyristors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghafour Benabdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and its Applications (ISPLC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de génie électrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2018.8360229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02020585v1</w:t>
+                <w:t xml:space="preserve">hal-01849935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPPEMENT D’UNE METHODE DE MESURE DE L’IMPEDANCE GLOBALE D’UNE INSTALLATION POUR LA TRANSMISSION CPL</w:t>
               </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Elfeki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5423,597 +5423,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Narrowband Power Lines Channel Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Modeling Home Power Grid Topologies in PLC Broadband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control Science and Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.61-69</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.70-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784774v1</w:t>
+                <w:t xml:space="preserve">hal-01100537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Coupled Transmission Lines Used in Integrated Circuit Packaging on Printed Circuit Boards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Tidjani</w:t>
+                <w:t xml:space="preserve">Indoor Narrowband Power Lines Channel Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.61-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784773v1</w:t>
+                <w:t xml:space="preserve">hal-01784774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling Home Power Grid Topologies in PLC Broadband</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouar Achouri</w:t>
+                <w:t xml:space="preserve">Characterization of Coupled Transmission Lines Used in Integrated Circuit Packaging on Printed Circuit Boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7763/IJCEE.2014.V6.797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100537v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Comparison of Deterministic Power Line Channel Modeling Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
+                <w:t xml:space="preserve">An Asymmetrical Microstrip SPICE Model for Crosstalk Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ouchar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (6), pp.273-281</w:t>
+              <w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.330-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100477v1</w:t>
+                <w:t xml:space="preserve">hal-01810896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asymmetrical Microstrip SPICE Model for Crosstalk Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Tidjani</w:t>
+                <w:t xml:space="preserve">Analysis and Comparison of Deterministic Power Line Channel Modeling Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (6), pp.330-334</w:t>
+              <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.273-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810896v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Coupling Modeling of Microstrip Lines Used in Switching Power Supplies</w:t>
               </w:r>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6345,273 +6345,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5 - Making Inverters for Domestic Photovoltaic Applications More Robust: The Relevance of a Mixed 5-level Topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Elfeki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phattara Khumprom and Mladen Bošnjaković. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Insights into Physical Science Vol. 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vide Leaf, 2020, 9788194517542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889285v1</w:t>
+                <w:t xml:space="preserve">hal-02922681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 5 - Making Inverters for Domestic Photovoltaic Applications More Robust: The Relevance of a Mixed 5-level Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Insights into Physical Science Vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/bpi/nips/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922681v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6642,51 +6642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of PLC transmission line and crosstalk for LV outdoor electrical cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Elfeki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7022,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Yachouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02069647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02011651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Elfeki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Mahamane Sani Sabo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sapiw.2018.8401649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghafour Benabdelaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01849935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doligez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2018.8360229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait Meziane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine-Gharbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006245706470654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952597" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nizigiyimana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Achouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Tidjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Le Bunetel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3261907" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03566417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15031194" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03176347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2021-0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01920035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01875881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1555" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111701" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2231/2016.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02096530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2016.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tidjani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouchar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2014.V6.797" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100477v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouchar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Chariag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810919v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Guezgouz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2195269" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02889285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nips/v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02922681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Elfeki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094681" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Yachouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hague" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02069647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02011651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Elfeki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Mahamane Sani Sabo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sapiw.2018.8401649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghafour Benabdelaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doligez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2018.8360229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01849935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait Meziane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine-Gharbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006245706470654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952597" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nizigiyimana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Achouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Tidjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Le Bunetel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3261907" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03566417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15031194" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03176347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2021-0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01920035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01875881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1555" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111701" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2231/2016.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02096530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2016.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tidjani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouchar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2014.V6.797" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouchar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Chariag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810919v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Guezgouz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2195269" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02922681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02889285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nips/v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Elfeki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094681" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>