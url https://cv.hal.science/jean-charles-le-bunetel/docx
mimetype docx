--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -456,520 +456,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
+                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
+              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923370v1</w:t>
+                <w:t xml:space="preserve">hal-04685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
+                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685331v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et développement d'un convertisseur réversible adapté aux applications HEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating Common-Mode Noise in the Totem Pole Bridgeless PFC Using Balance Boost Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Electromagnetic Compatibility Society, Sep 2023, Krakow, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326677v1</w:t>
+                <w:t xml:space="preserve">hal-04601541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Common-Mode Noise in the Totem Pole Bridgeless PFC Using Balance Boost Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude et développement d'un convertisseur réversible adapté aux applications HEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Launois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04601541v1</w:t>
+                <w:t xml:space="preserve">hal-04326677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
@@ -994,64 +994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -1536,411 +1536,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance measurement in operating conditions for PLC applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Power Quality in an Innovative Bidirectional Inverter Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumarou Mahamane Sani Sabo</w:t>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Pace</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Batard</w:t>
+                <w:t xml:space="preserve">Sebastian Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Salamanca, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838830v1</w:t>
+                <w:t xml:space="preserve">hal-01743997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Power Quality in an Innovative Bidirectional Inverter Topology</w:t>
+                <w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743997v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+                <w:t xml:space="preserve">Impedance measurement in operating conditions for PLC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Mahamane Sani Sabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Miranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+                <w:t xml:space="preserve">Christophe Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brest, France. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sapiw.2018.8401649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983062v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC controlée par angle de phase</w:t>
               </w:r>
@@ -2387,835 +2387,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Relevant Inrush Current Limitation Based on SCRs' Smart Control Used in EV Battery Chargers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghafour Benabdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche SEEDS; Laboratoire Systèmes Electrotechnques et Environnement (LSEE) de l'Université d'Artois, May 2017, Arras, France</w:t>
+              <w:t xml:space="preserve"> INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain Apr 2017, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580300v1</w:t>
+                <w:t xml:space="preserve">hal-01503536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relevant Fuzzy Logic Algorithm to Better Optimize Electricity Consumption in Individual Housing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+                <w:t xml:space="preserve">High accuracy event detection for Non-Intrusive Load Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.2452-2456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503553v1</w:t>
+                <w:t xml:space="preserve">hal-02164066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Appliances Identification and Clustering using Novel Turn-on Transient Features</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Lamarque</w:t>
+                <w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche SEEDS; Laboratoire Systèmes Electrotechnques et Environnement (LSEE) de l'Université d'Artois, May 2017, Arras, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164064v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High accuracy event detection for Non-Intrusive Load Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Lamarque</w:t>
+                <w:t xml:space="preserve">A Relevant Fuzzy Logic Algorithm to Better Optimize Electricity Consumption in Individual Housing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain, Apr 2017, Málaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164066v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Model Simulator Exploiting a Topology Reconstruction Method for PLC Home Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Kergosien</w:t>
+                <w:t xml:space="preserve">Electrical Appliances Identification and Clustering using Novel Turn-on Transient Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.647-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006245706470654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018276v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du canal CPL et calcul de fonction de transfert</w:t>
+                <w:t xml:space="preserve">Multipath Model Simulator Exploiting a Topology Reconstruction Method for PLC Home Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018395v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relevant Inrush Current Limitation Based on SCRs' Smart Control Used in EV Battery Chargers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghafour Benabdelaziz</w:t>
+                <w:t xml:space="preserve">Modélisation du canal CPL et calcul de fonction de transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouichak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Baestard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain Apr 2017, Málaga, Spain</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503536v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Bragg band gaps in piezocomposite phononic crystals</w:t>
               </w:r>
@@ -3335,51 +3335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and estimation of transient current signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,90 +3846,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.115856. </w:t>
@@ -3993,51 +3993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,51 +4603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Transient Modeling for Appliances Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4973,226 +4973,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fuzzy Logic Method to Efficiently Optimize Electricity Consumption in Individual Housing</w:t>
+                <w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.16 - 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657625v1</w:t>
+                <w:t xml:space="preserve">hal-01580284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t>
+                <w:t xml:space="preserve">The Fuzzy Logic Method to Efficiently Optimize Electricity Consumption in Individual Housing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (11), pp.1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en10111701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580284v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling and Experimental Validation of Electromagnetic Field Radiated by In-house PLC Lines</w:t>
               </w:r>
@@ -5423,168 +5423,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling Home Power Grid Topologies in PLC Broadband</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouar Achouri</w:t>
+                <w:t xml:space="preserve">Characterization of Coupled Transmission Lines Used in Integrated Circuit Packaging on Printed Circuit Boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7763/IJCEE.2014.V6.797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100537v1</w:t>
+                <w:t xml:space="preserve">hal-01784773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Narrowband Power Lines Channel Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5626,269 +5618,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control Science and Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (2), pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Coupled Transmission Lines Used in Integrated Circuit Packaging on Printed Circuit Boards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Tidjani</w:t>
+                <w:t xml:space="preserve">Characterization and Modeling Home Power Grid Topologies in PLC Broadband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.70-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7763/IJCEE.2014.V6.797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784773v1</w:t>
+                <w:t xml:space="preserve">hal-01100537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asymmetrical Microstrip SPICE Model for Crosstalk Evolution</w:t>
+                <w:t xml:space="preserve">Electromagnetic Coupling Modeling of Microstrip Lines Used in Switching Power Supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (6), pp.330-334</w:t>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810896v1</w:t>
+                <w:t xml:space="preserve">hal-01810895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Comparison of Deterministic Power Line Channel Modeling Methods</w:t>
               </w:r>
@@ -5993,135 +6006,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Coupling Modeling of Microstrip Lines Used in Switching Power Supplies</w:t>
+                <w:t xml:space="preserve">An Asymmetrical Microstrip SPICE Model for Crosstalk Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouchar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (1), pp.55-59</w:t>
+              <w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.330-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810895v1</w:t>
+                <w:t xml:space="preserve">hal-01810896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Construct Equivalent Circuit from Input Impedance of Household Appliances</w:t>
               </w:r>
@@ -6345,273 +6345,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 5 - Making Inverters for Domestic Photovoltaic Applications More Robust: The Relevance of a Mixed 5-level Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Insights into Physical Science Vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/bpi/nips/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922681v1</w:t>
+                <w:t xml:space="preserve">hal-02889285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5 - Making Inverters for Domestic Photovoltaic Applications More Robust: The Relevance of a Mixed 5-level Topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Elfeki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phattara Khumprom and Mladen Bošnjaković. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Insights into Physical Science Vol. 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vide Leaf, 2020, 9788194517542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/bpi/nips/v1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02889285v1</w:t>
+                <w:t xml:space="preserve">hal-02922681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7022,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Yachouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hague" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02069647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02011651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Elfeki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Mahamane Sani Sabo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sapiw.2018.8401649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghafour Benabdelaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doligez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2018.8360229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01849935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait Meziane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine-Gharbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006245706470654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952597" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nizigiyimana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Achouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Tidjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Le Bunetel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3261907" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03566417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15031194" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03176347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2021-0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01920035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01875881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1555" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111701" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2231/2016.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02096530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2016.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tidjani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouchar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2014.V6.797" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouchar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Chariag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810919v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Guezgouz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2195269" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02922681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02889285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nips/v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Elfeki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094681" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Yachouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02069647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02011651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Elfeki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Mahamane Sani Sabo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sapiw.2018.8401649" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghafour Benabdelaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doligez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2018.8360229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01849935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02020568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait Meziane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952597" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine-Gharbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006245706470654" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baestard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fraise Ponge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nizigiyimana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Achouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Tidjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Le Bunetel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3261907" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03566417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15031194" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03176347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2021-0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01920035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01875881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1555" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657625v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111701" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2231/2016.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02096530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2016.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tidjani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouchar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2014.V6.797" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouchar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810896v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Elhak Chariag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810919v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Guezgouz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2195269" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02889285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nips/v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02922681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Elfeki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094681" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>