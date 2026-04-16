--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles LEPLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-leple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4125-0738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225531011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-9604-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles LEPLÉ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, UMR 1202 Biodiversité Gènes & Communautés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69 route d'Arcachon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33610 CESTAS – France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tel: +33 (0) 05 35 38 53 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles.leple@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990-1993 Thèse de Doctorat de l'Université d'Orléans effectuée à la Station d'Amélioration des Arbres Forestiers du Centre INRA d'Orléans. Titre :&amp;quot;Transformation génétique de peupliers hybrides par Agrobacterium tumefaciens. Application à la résistance aux insectes&amp;quot;. Directeur de thèse : Dr. Francis DELMOTTE, professeur à l'Université d'Orléans. Thèse soutenue le 22/01/93 à l'Université d'Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 DEA de Biophysicochimie et Biologie Moléculaires et Cellulaires effectué au Centre de Biophysique Moléculaire, Département de Biochimie des Glycoconjugués et Lectines Endogènes, CNRS, Orléans. Titre :&amp;quot;Polysaccharides de parois de cellules de peuplier : extraction, caractérisation et leur implication dans l'attachement d'Agrobacterium tumefaciens&amp;quot;. Responsable de stage : Prof. Francis DELMOTTE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986-1987 Licence et Maîtrise de Biochimie (Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983-1985 DEUG CG2 (Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982 Baccalauréat C (Périgueux, Dordogne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 -- Nommé CRHC à l’UMR Biogeco, INRA Centre de Bordeaux, site de Pierroton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 à 2019 Nommé CR1 à l’UMR Biogeco, INRA Centre de Bordeaux, site de Pierroton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2017 Nommé CR1 à l’UR0588 AGPF, INRA Centre Val de Loire, site d’Ardon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 1995 Nommé CR2 à l’INRA Centre d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1995 Stage Post-Doctoral effectué au Laboratoire de Génétique de l'Université de Gand (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Clonage de la CCR (Cinnamoyl CoA réductase, EC 1.2.1.44.) de peuplier - introduction de gènes antisens de CCR chez le peuplier avec pour objectif la modification du contenu en lignine dans les peupliers transgéniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur : Prof. Marc VAN MONTAGU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Superviseurs : Dr. Dirk INZE, Dr. Wout BOERJAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 Stage Post-Doctoral effectué au Laboratoire de Génétique de l'Université de Gand (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche: Clonage et caractérisation d'un gène de laccase chez le peuplier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur : Prof. Marc VAN MONTAGU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Superviseur : Dr. Dirk INZE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983-1990 Employé de l’Éducation Nationale sur des postes de Maître d'Externat et Maître d'Internat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990-1991 Travaux Pratiques (50 heures) effectués à la Station d'Amélioration des Arbres Forestiers du Centre INRA d'Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travaux Dirigés (25 heures) pour la formation de Licence de Biochimie délivrée à l'Université d'Orléans (enseignant du CNAM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de nombreux étudiants de maîtrise, de DEA et de Thèse lors de mon travail de thèse et de mes stages Post-Doctoraux, participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014  Cours de « Functional Genomics of wood formation » dans le cadre du Master BIOVIGPA (UE02 et UE11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales collaborations internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration pour le projet d’annotation du génome du peuplier (Jamboree 2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration France Japon : Mission éffectuée du 31 Mars au 10 Avril 2006 dans le cadre de notre collaboration avec Dr. Ara Yoshinaga (Université de Kyoto) – Centres d’intérets : lignification et formation du bois de tension chez le peuplier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration avec Dr. W. Boerjan (Institut de Biotechnologies des Flandres, Université de Gand, Belgique) pour la mise au champ de lignées de peupliers transgéniques modifiés pour l’expression de gènes de la lignification (1993 - actuelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration pour le projet d’annotation du génome du chêne pédonculé (Jamboree 2016)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterobasidion annosum and Armillaria ostoyae significantly reduce radial growth during three years before stem death in infected Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.126161. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking population structure and phenology through time using ancient genomes from waterlogged white oak wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karkkainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.4-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evl3.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pulse of the tree is under genetic control: eucalyptus as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological, biochemical and molecular events of the embryogenic state in Douglas-fir (Pseudotsuga menziesii [Mirb.])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Motyka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 26 p. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii [Mirb.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondrakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lomenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, 24 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-018-1337-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the suberin pathway in adaptation to waterlogging and hypertrophied lenticels formation in pedunculate oak (Quercus robur L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (11), pp.1330-1342. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpw056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome draft assembly of Populus tremula x P. alba clone INRA 717-1B4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.74-79. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sg-2016-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of populus tremula chloroplast and mitochondrion: implications for holistic poplar breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unigene set for European beech (Fagus sylvatica L.) and its use to decipher the molecular mechanisms involved in dormancy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1192-1204. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van den Ackerveken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic and phosphoproteomic approaches for deciphering the signaling pathway for tension wood formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (8), pp.3188-3203. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved saccharification and ethanol yield from field-grown transgenic poplar deficient in cinnamoyl-CoA reductase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.845-850. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1321673111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of bud dormancy induction and release in oak by next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, 15 p. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating genome annotation and QTL position to identify candidate genes for productivity, architecture and water-use efficiency in Populus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François P.-F. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference genes for high-throughput quantitative reverse transcription-PCR analysis of gene expression in organs and tissues of Eucalyptus grown in various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Cassan-Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marçal Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Leal O. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (12), pp.2101-2116. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcs152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of apical abd basal regions of poplar stems under gravitropic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim W. Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136 (2), pp.193-208. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2009.01230.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the structure and origin of a thioacidolysis marker compound for ferulic acid incorporation into angiosperm lignins (and an indicator for cinnamoyl CoA reductase deficiency)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Grabber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (2), pp.368-379. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme a reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.3669-3691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme A reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (11), pp.3669-3691. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.054148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of cinnamyl alcohol dehydrogenase deficiency in poplar lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.313-321. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignification and tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Yoshinoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (9-10), pp.889-901. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in poplar: A model forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (5), pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High tolerance against Chrysomela tremulae of transgenic poplar plants expressing a synthetic cry3Aa gene from Bacillus thuringiensis ssp tenebrionis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022453220496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of in vitro micropropagation and regeneration for Populus x interamericana and Populus x euramericana hybrids (P. deltoides, P. trichocarpa, and P. nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (12), pp.1150-1155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the structure and origin of thioacidolysis marker compounds for cinnamyl alcohol dehydrogenase deficiency in angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (49), pp.47412-47419. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M208860200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and pulping performances of transgenic trees with altered lignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (6), pp.607-612. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0602-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 31P NMR spectroscopy of lignins from transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid G. Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Argyropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55 (4), pp.386-390. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2001.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural alterations of lignins in transgenic poplars with depressed cinnamyl alcohol dehydrogenase or caffeic acid O-Methyltransferase activity have an opposite impact on the efficiency of industrial kraft pulping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Toval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119 (1), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.119.1.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA encoding cinnamoyl-CoA reductase from Populus trichocarpa (Accession nø AJ224986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 117, pp.1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of molecular genetics for biosynthesis of novel lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 59, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen Faculteit Landbouwkundige en Toegepaste Biologische Wetenschappen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (4a), pp.1403-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois Lê Tân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lignin in poplar trees with a reduced caffeic acid/5-hydroxyferulic acid O-methyltransferase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (6), pp.855-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation: a short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acm Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (4), pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine van Der Mijnsbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-food-Industry Hi Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (6), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation : A short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the mutant Arabidopsis thaliana acetolactate synthase gene confers chlorsulfuron resistance to transgenic poplar plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars : expression of chimeric genes using four different constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11, pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium vir-inducing activities of glycosylated acetosyringone, acetovanillone, syringaldehyde and syringic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannick Cizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 30 (11), pp.3549-3552. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-9422(91)80063-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative approach for gene transfer in trees using wild-type Agrobacterium strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muzzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ounnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 17, pp.441-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondráková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily stem radial fluctuations in Eucalyptus reveals the dynamic of the genetic determinants of trees response to environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing eucalypt plantations under global changes; IUFRO 2.08.03 Improvement and culture of Eucalyptus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondrakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. p. 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a poplar GM tree with strong alterations in growth and wood anatomy: transgene expression level vs insertion site effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification demonstrate the involvement of MYB090 and MYB156 in secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG-Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer le bois de tension par spectrométrie proche infrarouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. rencontres HélioSpir « Aux frontières du proche infrarouge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidase : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in bud dormancy in sessile oak (Quercus petraea Matt. Liebl) using RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueno Saneyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for polysaccharides specific to tension wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, society and biosafety of a field trial with transgenic biofuel poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Custers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Jun 2011, Bahia, Brazil. 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Cost Action FP0905 information by website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Migliacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Minol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-O60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping in Salicaceae: a tool for identifying important genes controlling adaptive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fedirko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the in vivo DNA targets of transcription factors involved in tension wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Latruwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin polymerization in Arabidopsis and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and molecular aspects of wood formation in poplar trees under both a water stress and a mechanical constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic assessment of global gene expression changes during tension wood formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier : analyse de l'expression des gènes de la famille LIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and tension wood formation : toward an understanding of Populus adaptation to mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche génomique de la formation du bois chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar and the poplar leaf beetle: state-of-the-art on the risk of evolution of insect resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalashikam Rajender Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar clone of economic interest with extremely low CAD activity and severe lignin alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved wood quality forthe pulp and paper industry by genetic engineering of lignin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a bacillus thuringiensis CRY3A synthetic gene exhibit high resistance against Chrysomela tremulae (Coleoptera : Chrysomelidae) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar trees with altered lignin and improved pulping characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield Agrobacterium-mediated transformation of hybrid larch and rapid production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene silencing and the stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition an content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lignin biosynthesis in poplar through genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tuffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pugieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum for applied biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and variation of transgene expression in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual meeting of the Natural Environment Research Council, Tree Biotechnology Liaison Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a proteinase inhibitor and a Bacillus thuringiensis delta-endotoxin in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Parties : Somatic Cell Genetics S2.04-07 and Molecular Genetics S2.04-06;Joint meeting of the IUFRO : working parties S.04-07 and S.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of proteinase inhibitors in transgenic poplar and oilseed rape plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaccomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'"Association of applied biologists"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de transformation génétique chez les angiospermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Euch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier no 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Marnes la Coquette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin quality in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engeneering of poplar trees may be used to improve their tolerance toward insects or to alter their lignin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Queenstown molecular biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of lignin composition in transgenic poplar trees by antisense strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the lignin pool in poplar trees by transfer of antisense gene of O-methyltransferase (OMT) and cinnamyl alcohol dehydrogenase (CAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and expression of foreign genes in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Painsonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera : Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a cysteine proteinase inhibitor are toxic to coleopterous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international symposium on the applications of biotechnology to tree culture, protection, and utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing protease inhibitors and a Bacillus thuringiensis delta-endotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Miranda Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès international de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe sobre las investigaciones del INRA (Francia) acerca de la resistencia de los alamos contra los insectos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Session de la Commission internationale du peuplier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of black poplar biofuel production: disentangling omnigenics with transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland. , 45 p., 2017, Symposium: Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the function of MYB090 and MYB156 in secondary cell wall formation in poplar using both ChIP-SEQ and in planta gene modification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Grèce. , 2016, XIV Cell Wall Meeting. Programme and Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagoya University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, 8th Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput evaluation of tension wood proportion in poplar stem using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidases : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and transcript profiling of wood-related genes in poplar genotypes growing under salt stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Sixto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jesús Molina-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Garrido-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldo Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterisation of mechanical stress responsive miRNAs from xylem tissues of different poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and histochemical characterization of the polysaccharides present in the G-layer of wild type and AGP-modified transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of miRNAs and their target genes in developing xylem of tension wood by degradome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio-ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3449.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification indicate a function of PtaMYB221in lignin biosynthesis and secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification &amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; des ADN cibles de facteurs de transcription impliqués dans la formation du bois de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeneuve d’Ascq, France. , 2011, Journées du Réseau Français des Parois. Programme et Résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of laccases involved in lignin polymerization and strategies to deregulate their expression in order to modify lignin content in Arabidopsis and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ayangma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. BMC Proceedings, 5 (Suppl. 7), 1 p., 2011, BMC Proceedings. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-O39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laccases are involved in lignification : first evidence in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque national de la Société Française de Biologie Végétale (SFBV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus Genome Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Arles, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar in the field : 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed Mrna during tension wood formation in Polar using a cDNA-AFLP based strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and survival of Chrysomela tremulae (Coleoptera, Chrysomelidae) on transgenic poplar containing a Bacillus thuringiensis delta-endotoxine gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting WPS 7.03.06 - WP 2.7.03.07. Population dynamics, impacts and integrated management of forest defoliating insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, El Salvador. 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 656 p., 2014, 9781466597143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Plant Laccases in Lignin Polymerization. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Baratiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the consequences on lignin content and structure of COMT and CAD downregulation in poplar and Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantation Forest Biotechnology for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2004, 81-7736-228-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage différentiel : banques soustraites, AFLP-ADNc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes des techniques de biologie moléculaire. 2e édition, revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Mieux Comprendre, 2-7380-1067-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI Transgenic Poplar Trees (Populus Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IX Transgenic Larch (Larix Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of plants with reduced lignin content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2012/0192312 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA sequences coding for a cinnamoyl COA reductase and their uses in the field of regulating the lignin levels of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Goffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Halpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 6015943. 2000, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide evolutionary response of European oaks since the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between gene co-expression network connectivity and phenotypic prediction sheds light at the core of the omnigenic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation genetique de peupliers hybrides par Agrobacterium tumefaciens. Application a la resistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic modification of lignin biosynthesis in quaking aspen and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section V. Biotechnological applications chap. 26. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles LEPLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-leple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4125-0738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225531011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-9604-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles LEPLÉ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, UMR 1202 Biodiversité Gènes & Communautés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69 route d'Arcachon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33610 CESTAS – France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tel: +33 (0) 05 35 38 53 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles.leple@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990-1993 Thèse de Doctorat de l'Université d'Orléans effectuée à la Station d'Amélioration des Arbres Forestiers du Centre INRA d'Orléans. Titre :&amp;quot;Transformation génétique de peupliers hybrides par Agrobacterium tumefaciens. Application à la résistance aux insectes&amp;quot;. Directeur de thèse : Dr. Francis DELMOTTE, professeur à l'Université d'Orléans. Thèse soutenue le 22/01/93 à l'Université d'Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 DEA de Biophysicochimie et Biologie Moléculaires et Cellulaires effectué au Centre de Biophysique Moléculaire, Département de Biochimie des Glycoconjugués et Lectines Endogènes, CNRS, Orléans. Titre :&amp;quot;Polysaccharides de parois de cellules de peuplier : extraction, caractérisation et leur implication dans l'attachement d'Agrobacterium tumefaciens&amp;quot;. Responsable de stage : Prof. Francis DELMOTTE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986-1987 Licence et Maîtrise de Biochimie (Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983-1985 DEUG CG2 (Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982 Baccalauréat C (Périgueux, Dordogne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 -- Nommé CRHC à l’UMR Biogeco, INRA Centre de Bordeaux, site de Pierroton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 à 2019 Nommé CR1 à l’UMR Biogeco, INRA Centre de Bordeaux, site de Pierroton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2017 Nommé CR1 à l’UR0588 AGPF, INRA Centre Val de Loire, site d’Ardon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 1995 Nommé CR2 à l’INRA Centre d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1995 Stage Post-Doctoral effectué au Laboratoire de Génétique de l'Université de Gand (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Clonage de la CCR (Cinnamoyl CoA réductase, EC 1.2.1.44.) de peuplier - introduction de gènes antisens de CCR chez le peuplier avec pour objectif la modification du contenu en lignine dans les peupliers transgéniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur : Prof. Marc VAN MONTAGU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Superviseurs : Dr. Dirk INZE, Dr. Wout BOERJAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 Stage Post-Doctoral effectué au Laboratoire de Génétique de l'Université de Gand (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche: Clonage et caractérisation d'un gène de laccase chez le peuplier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur : Prof. Marc VAN MONTAGU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Superviseur : Dr. Dirk INZE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983-1990 Employé de l’Éducation Nationale sur des postes de Maître d'Externat et Maître d'Internat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990-1991 Travaux Pratiques (50 heures) effectués à la Station d'Amélioration des Arbres Forestiers du Centre INRA d'Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travaux Dirigés (25 heures) pour la formation de Licence de Biochimie délivrée à l'Université d'Orléans (enseignant du CNAM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de nombreux étudiants de maîtrise, de DEA et de Thèse lors de mon travail de thèse et de mes stages Post-Doctoraux, participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014  Cours de « Functional Genomics of wood formation » dans le cadre du Master BIOVIGPA (UE02 et UE11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales collaborations internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration pour le projet d’annotation du génome du peuplier (Jamboree 2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration France Japon : Mission éffectuée du 31 Mars au 10 Avril 2006 dans le cadre de notre collaboration avec Dr. Ara Yoshinaga (Université de Kyoto) – Centres d’intérets : lignification et formation du bois de tension chez le peuplier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration avec Dr. W. Boerjan (Institut de Biotechnologies des Flandres, Université de Gand, Belgique) pour la mise au champ de lignées de peupliers transgéniques modifiés pour l’expression de gènes de la lignification (1993 - actuelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration pour le projet d’annotation du génome du chêne pédonculé (Jamboree 2016)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterobasidion annosum and Armillaria ostoyae significantly reduce radial growth during three years before stem death in infected Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.126161. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking population structure and phenology through time using ancient genomes from waterlogged white oak wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karkkainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.4-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evl3.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pulse of the tree is under genetic control: eucalyptus as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological, biochemical and molecular events of the embryogenic state in Douglas-fir (Pseudotsuga menziesii [Mirb.])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Motyka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 26 p. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii [Mirb.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondrakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lomenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, 24 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-018-1337-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the suberin pathway in adaptation to waterlogging and hypertrophied lenticels formation in pedunculate oak (Quercus robur L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (11), pp.1330-1342. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpw056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome draft assembly of Populus tremula x P. alba clone INRA 717-1B4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.74-79. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sg-2016-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of populus tremula chloroplast and mitochondrion: implications for holistic poplar breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unigene set for European beech (Fagus sylvatica L.) and its use to decipher the molecular mechanisms involved in dormancy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1192-1204. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van den Ackerveken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic and phosphoproteomic approaches for deciphering the signaling pathway for tension wood formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (8), pp.3188-3203. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved saccharification and ethanol yield from field-grown transgenic poplar deficient in cinnamoyl-CoA reductase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.845-850. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1321673111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of bud dormancy induction and release in oak by next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, 15 p. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating genome annotation and QTL position to identify candidate genes for productivity, architecture and water-use efficiency in Populus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François P.-F. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference genes for high-throughput quantitative reverse transcription-PCR analysis of gene expression in organs and tissues of Eucalyptus grown in various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Cassan-Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marçal Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Leal O. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (12), pp.2101-2116. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcs152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of apical abd basal regions of poplar stems under gravitropic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim W. Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136 (2), pp.193-208. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2009.01230.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the structure and origin of a thioacidolysis marker compound for ferulic acid incorporation into angiosperm lignins (and an indicator for cinnamoyl CoA reductase deficiency)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Grabber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (2), pp.368-379. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme a reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.3669-3691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme A reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (11), pp.3669-3691. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.054148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of cinnamyl alcohol dehydrogenase deficiency in poplar lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.313-321. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignification and tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Yoshinoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (9-10), pp.889-901. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in poplar: A model forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (5), pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High tolerance against Chrysomela tremulae of transgenic poplar plants expressing a synthetic cry3Aa gene from Bacillus thuringiensis ssp tenebrionis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022453220496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of in vitro micropropagation and regeneration for Populus x interamericana and Populus x euramericana hybrids (P. deltoides, P. trichocarpa, and P. nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (12), pp.1150-1155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the structure and origin of thioacidolysis marker compounds for cinnamyl alcohol dehydrogenase deficiency in angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (49), pp.47412-47419. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M208860200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and pulping performances of transgenic trees with altered lignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (6), pp.607-612. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0602-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 31P NMR spectroscopy of lignins from transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid G. Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Argyropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55 (4), pp.386-390. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2001.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural alterations of lignins in transgenic poplars with depressed cinnamyl alcohol dehydrogenase or caffeic acid O-Methyltransferase activity have an opposite impact on the efficiency of industrial kraft pulping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Toval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119 (1), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.119.1.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA encoding cinnamoyl-CoA reductase from Populus trichocarpa (Accession nø AJ224986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 117, pp.1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of molecular genetics for biosynthesis of novel lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 59, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen Faculteit Landbouwkundige en Toegepaste Biologische Wetenschappen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (4a), pp.1403-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois Lê Tân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lignin in poplar trees with a reduced caffeic acid/5-hydroxyferulic acid O-methyltransferase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (6), pp.855-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation: a short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acm Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (4), pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine van Der Mijnsbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-food-Industry Hi Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (6), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation : A short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the mutant Arabidopsis thaliana acetolactate synthase gene confers chlorsulfuron resistance to transgenic poplar plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars : expression of chimeric genes using four different constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11, pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium vir-inducing activities of glycosylated acetosyringone, acetovanillone, syringaldehyde and syringic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannick Cizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 30 (11), pp.3549-3552. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-9422(91)80063-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative approach for gene transfer in trees using wild-type Agrobacterium strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muzzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ounnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 17, pp.441-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondráková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily stem radial fluctuations in Eucalyptus reveals the dynamic of the genetic determinants of trees response to environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing eucalypt plantations under global changes; IUFRO 2.08.03 Improvement and culture of Eucalyptus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondrakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. p. 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a poplar GM tree with strong alterations in growth and wood anatomy: transgene expression level vs insertion site effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification demonstrate the involvement of MYB090 and MYB156 in secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG-Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer le bois de tension par spectrométrie proche infrarouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. rencontres HélioSpir « Aux frontières du proche infrarouge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidase : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for polysaccharides specific to tension wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in bud dormancy in sessile oak (Quercus petraea Matt. Liebl) using RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueno Saneyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, society and biosafety of a field trial with transgenic biofuel poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Custers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Jun 2011, Bahia, Brazil. 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Cost Action FP0905 information by website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Migliacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Minol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-O60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping in Salicaceae: a tool for identifying important genes controlling adaptive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fedirko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the in vivo DNA targets of transcription factors involved in tension wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Latruwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin polymerization in Arabidopsis and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and molecular aspects of wood formation in poplar trees under both a water stress and a mechanical constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic assessment of global gene expression changes during tension wood formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier : analyse de l'expression des gènes de la famille LIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and tension wood formation : toward an understanding of Populus adaptation to mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar and the poplar leaf beetle: state-of-the-art on the risk of evolution of insect resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche génomique de la formation du bois chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalashikam Rajender Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar clone of economic interest with extremely low CAD activity and severe lignin alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved wood quality forthe pulp and paper industry by genetic engineering of lignin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a bacillus thuringiensis CRY3A synthetic gene exhibit high resistance against Chrysomela tremulae (Coleoptera : Chrysomelidae) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar trees with altered lignin and improved pulping characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield Agrobacterium-mediated transformation of hybrid larch and rapid production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene silencing and the stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition an content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lignin biosynthesis in poplar through genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tuffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pugieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum for applied biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and variation of transgene expression in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual meeting of the Natural Environment Research Council, Tree Biotechnology Liaison Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a proteinase inhibitor and a Bacillus thuringiensis delta-endotoxin in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Parties : Somatic Cell Genetics S2.04-07 and Molecular Genetics S2.04-06;Joint meeting of the IUFRO : working parties S.04-07 and S.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of proteinase inhibitors in transgenic poplar and oilseed rape plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaccomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'"Association of applied biologists"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de transformation génétique chez les angiospermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Euch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier no 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Marnes la Coquette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin quality in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engeneering of poplar trees may be used to improve their tolerance toward insects or to alter their lignin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Queenstown molecular biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of lignin composition in transgenic poplar trees by antisense strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the lignin pool in poplar trees by transfer of antisense gene of O-methyltransferase (OMT) and cinnamyl alcohol dehydrogenase (CAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and expression of foreign genes in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Painsonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera : Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a cysteine proteinase inhibitor are toxic to coleopterous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international symposium on the applications of biotechnology to tree culture, protection, and utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing protease inhibitors and a Bacillus thuringiensis delta-endotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Miranda Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès international de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe sobre las investigaciones del INRA (Francia) acerca de la resistencia de los alamos contra los insectos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Session de la Commission internationale du peuplier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of black poplar biofuel production: disentangling omnigenics with transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland. , 45 p., 2017, Symposium: Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the function of MYB090 and MYB156 in secondary cell wall formation in poplar using both ChIP-SEQ and in planta gene modification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Grèce. , 2016, XIV Cell Wall Meeting. Programme and Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagoya University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, 8th Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput evaluation of tension wood proportion in poplar stem using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidases : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and transcript profiling of wood-related genes in poplar genotypes growing under salt stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Sixto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jesús Molina-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Garrido-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldo Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterisation of mechanical stress responsive miRNAs from xylem tissues of different poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and histochemical characterization of the polysaccharides present in the G-layer of wild type and AGP-modified transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of miRNAs and their target genes in developing xylem of tension wood by degradome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio-ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3449.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification indicate a function of PtaMYB221in lignin biosynthesis and secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification &amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; des ADN cibles de facteurs de transcription impliqués dans la formation du bois de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeneuve d’Ascq, France. , 2011, Journées du Réseau Français des Parois. Programme et Résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of laccases involved in lignin polymerization and strategies to deregulate their expression in order to modify lignin content in Arabidopsis and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ayangma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. BMC Proceedings, 5 (Suppl. 7), 1 p., 2011, BMC Proceedings. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-O39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laccases are involved in lignification : first evidence in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque national de la Société Française de Biologie Végétale (SFBV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus Genome Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Arles, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar in the field : 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed Mrna during tension wood formation in Polar using a cDNA-AFLP based strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and survival of Chrysomela tremulae (Coleoptera, Chrysomelidae) on transgenic poplar containing a Bacillus thuringiensis delta-endotoxine gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting WPS 7.03.06 - WP 2.7.03.07. Population dynamics, impacts and integrated management of forest defoliating insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, El Salvador. 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 656 p., 2014, 9781466597143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Plant Laccases in Lignin Polymerization. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Baratiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the consequences on lignin content and structure of COMT and CAD downregulation in poplar and Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantation Forest Biotechnology for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2004, 81-7736-228-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage différentiel : banques soustraites, AFLP-ADNc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes des techniques de biologie moléculaire. 2e édition, revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Mieux Comprendre, 2-7380-1067-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IX Transgenic Larch (Larix Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI Transgenic Poplar Trees (Populus Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of plants with reduced lignin content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2012/0192312 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA sequences coding for a cinnamoyl COA reductase and their uses in the field of regulating the lignin levels of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Goffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Halpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 6015943. 2000, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide evolutionary response of European oaks since the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between gene co-expression network connectivity and phenotypic prediction sheds light at the core of the omnigenic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation genetique de peupliers hybrides par Agrobacterium tumefaciens. Application a la resistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic modification of lignin biosynthesis in quaking aspen and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section V. Biotechnological applications chap. 26. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BF91102"/>
+    <w:nsid w:val="4F675345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-leple" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4125-0738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225531011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9604-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-charles.leple@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabiala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14734" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2016-0019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kersten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bechade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12373" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D33WMW6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00140" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Aerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321673111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-236" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carocha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664672v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Grabber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03345.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauwe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morreel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Storme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2003.11.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHMNX295-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinoga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB1TM0XW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022453220496" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPSBQNKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208860200" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guiney" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Holt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0602-607" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677943v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid G. Akim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Argyropoulos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2001.064" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A93CA2472CF26075188D2C83CCCA3A2C369B951A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698999v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Toval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.119.1.153" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Christensen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyermans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714806v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois L&#234; T&#226;n" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702008v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chognot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tollier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882849v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouanin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acm Brasileiro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pilate" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine van Der Mijnsbrugge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703689v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Brasileiro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700727v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannick Cizeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(91)80063-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47BNDBS4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Brasileiro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muzzin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ounnoughi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734817v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604786v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743954v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809075v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueno Saneyoshi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748725v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stome" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ivens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Custers" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746492v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Migliacci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vettori" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Minol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-O60" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755815v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Latruwe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caulet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757226v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751019v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761766v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832242v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764029v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646713v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Nada&#239;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouanin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649193v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647640v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768024v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766028v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766788v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769236v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766787v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770033v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvillier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tuffreau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pugieux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834272v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765020v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768640v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766568v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768155v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774447v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233; Bottino" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773541v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Euch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774102v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773620v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774611v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773301v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774272v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773572v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Painsonneau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gitton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777203v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777477v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776220v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Miranda Brasileiro" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740921v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793634v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268617v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Sixto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Molina-Rueda" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanchez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garrido-Aranda" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canellas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745515v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745523v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749954v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745476v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferrigno" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601789v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ayangma" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-O39" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823956v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662715v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662734v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gayon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840706v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203977v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baratiny" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00005-7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834162v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r737-principes-des-techniques-de-biologie-moleculaire.html" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841205v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840831v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203978v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841922v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pettenati" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Goffner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Halpin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O'Connell" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846750v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842273v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit-Conil" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-leple" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4125-0738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225531011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9604-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-charles.leple@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabiala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14734" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw056" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2016-0019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kersten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bechade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12373" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D33WMW6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00140" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Aerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321673111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-236" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carocha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664672v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Grabber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03345.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauwe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morreel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Storme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2003.11.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHMNX295-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinoga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB1TM0XW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022453220496" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPSBQNKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208860200" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guiney" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Holt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0602-607" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677943v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid G. Akim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Argyropoulos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2001.064" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A93CA2472CF26075188D2C83CCCA3A2C369B951A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698999v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Toval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.119.1.153" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Christensen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyermans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714806v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois L&#234; T&#226;n" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702008v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chognot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tollier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882849v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouanin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acm Brasileiro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pilate" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine van Der Mijnsbrugge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703689v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Brasileiro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700727v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannick Cizeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(91)80063-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47BNDBS4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Brasileiro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muzzin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ounnoughi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734817v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604786v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743954v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809075v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueno Saneyoshi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748725v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stome" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ivens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Custers" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746492v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Migliacci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vettori" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Minol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-O60" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755815v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Latruwe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caulet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757226v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751019v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832242v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761766v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764029v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646713v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Nada&#239;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouanin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649193v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647640v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768024v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766028v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766788v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769236v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766787v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770033v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvillier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tuffreau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pugieux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834272v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765020v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768640v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766568v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768155v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774447v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233; Bottino" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773541v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Euch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773620v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774102v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774611v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773301v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774272v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773572v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Painsonneau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gitton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777203v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777477v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776220v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Miranda Brasileiro" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740921v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793634v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268617v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Sixto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Molina-Rueda" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanchez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garrido-Aranda" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canellas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745515v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745523v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749954v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745476v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferrigno" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601789v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ayangma" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-O39" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823956v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662715v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662734v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gayon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840706v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203977v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baratiny" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00005-7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834162v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r737-principes-des-techniques-de-biologie-moleculaire.html" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840831v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841205v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203978v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841922v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pettenati" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Goffner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Halpin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O'Connell" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846750v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842273v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit-Conil" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>