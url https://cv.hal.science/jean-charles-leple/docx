--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles LEPLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-leple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4125-0738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225531011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-9604-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles LEPLÉ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, UMR 1202 Biodiversité Gènes & Communautés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69 route d'Arcachon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33610 CESTAS – France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tel: +33 (0) 05 35 38 53 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles.leple@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990-1993 Thèse de Doctorat de l'Université d'Orléans effectuée à la Station d'Amélioration des Arbres Forestiers du Centre INRA d'Orléans. Titre :&amp;quot;Transformation génétique de peupliers hybrides par Agrobacterium tumefaciens. Application à la résistance aux insectes&amp;quot;. Directeur de thèse : Dr. Francis DELMOTTE, professeur à l'Université d'Orléans. Thèse soutenue le 22/01/93 à l'Université d'Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 DEA de Biophysicochimie et Biologie Moléculaires et Cellulaires effectué au Centre de Biophysique Moléculaire, Département de Biochimie des Glycoconjugués et Lectines Endogènes, CNRS, Orléans. Titre :&amp;quot;Polysaccharides de parois de cellules de peuplier : extraction, caractérisation et leur implication dans l'attachement d'Agrobacterium tumefaciens&amp;quot;. Responsable de stage : Prof. Francis DELMOTTE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986-1987 Licence et Maîtrise de Biochimie (Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983-1985 DEUG CG2 (Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982 Baccalauréat C (Périgueux, Dordogne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 -- Nommé CRHC à l’UMR Biogeco, INRA Centre de Bordeaux, site de Pierroton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 à 2019 Nommé CR1 à l’UMR Biogeco, INRA Centre de Bordeaux, site de Pierroton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2017 Nommé CR1 à l’UR0588 AGPF, INRA Centre Val de Loire, site d’Ardon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 1995 Nommé CR2 à l’INRA Centre d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1995 Stage Post-Doctoral effectué au Laboratoire de Génétique de l'Université de Gand (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Clonage de la CCR (Cinnamoyl CoA réductase, EC 1.2.1.44.) de peuplier - introduction de gènes antisens de CCR chez le peuplier avec pour objectif la modification du contenu en lignine dans les peupliers transgéniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur : Prof. Marc VAN MONTAGU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Superviseurs : Dr. Dirk INZE, Dr. Wout BOERJAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 Stage Post-Doctoral effectué au Laboratoire de Génétique de l'Université de Gand (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche: Clonage et caractérisation d'un gène de laccase chez le peuplier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur : Prof. Marc VAN MONTAGU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Superviseur : Dr. Dirk INZE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983-1990 Employé de l’Éducation Nationale sur des postes de Maître d'Externat et Maître d'Internat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990-1991 Travaux Pratiques (50 heures) effectués à la Station d'Amélioration des Arbres Forestiers du Centre INRA d'Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travaux Dirigés (25 heures) pour la formation de Licence de Biochimie délivrée à l'Université d'Orléans (enseignant du CNAM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de nombreux étudiants de maîtrise, de DEA et de Thèse lors de mon travail de thèse et de mes stages Post-Doctoraux, participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014  Cours de « Functional Genomics of wood formation » dans le cadre du Master BIOVIGPA (UE02 et UE11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales collaborations internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration pour le projet d’annotation du génome du peuplier (Jamboree 2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration France Japon : Mission éffectuée du 31 Mars au 10 Avril 2006 dans le cadre de notre collaboration avec Dr. Ara Yoshinaga (Université de Kyoto) – Centres d’intérets : lignification et formation du bois de tension chez le peuplier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration avec Dr. W. Boerjan (Institut de Biotechnologies des Flandres, Université de Gand, Belgique) pour la mise au champ de lignées de peupliers transgéniques modifiés pour l’expression de gènes de la lignification (1993 - actuelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration pour le projet d’annotation du génome du chêne pédonculé (Jamboree 2016)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterobasidion annosum and Armillaria ostoyae significantly reduce radial growth during three years before stem death in infected Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.126161. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking population structure and phenology through time using ancient genomes from waterlogged white oak wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karkkainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.4-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evl3.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pulse of the tree is under genetic control: eucalyptus as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological, biochemical and molecular events of the embryogenic state in Douglas-fir (Pseudotsuga menziesii [Mirb.])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Motyka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 26 p. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii [Mirb.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondrakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lomenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, 24 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-018-1337-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the suberin pathway in adaptation to waterlogging and hypertrophied lenticels formation in pedunculate oak (Quercus robur L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (11), pp.1330-1342. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpw056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome draft assembly of Populus tremula x P. alba clone INRA 717-1B4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.74-79. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sg-2016-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of populus tremula chloroplast and mitochondrion: implications for holistic poplar breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unigene set for European beech (Fagus sylvatica L.) and its use to decipher the molecular mechanisms involved in dormancy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1192-1204. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van den Ackerveken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic and phosphoproteomic approaches for deciphering the signaling pathway for tension wood formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (8), pp.3188-3203. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved saccharification and ethanol yield from field-grown transgenic poplar deficient in cinnamoyl-CoA reductase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.845-850. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1321673111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of bud dormancy induction and release in oak by next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, 15 p. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating genome annotation and QTL position to identify candidate genes for productivity, architecture and water-use efficiency in Populus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François P.-F. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference genes for high-throughput quantitative reverse transcription-PCR analysis of gene expression in organs and tissues of Eucalyptus grown in various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Cassan-Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marçal Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Leal O. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (12), pp.2101-2116. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcs152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of apical abd basal regions of poplar stems under gravitropic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim W. Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136 (2), pp.193-208. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2009.01230.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the structure and origin of a thioacidolysis marker compound for ferulic acid incorporation into angiosperm lignins (and an indicator for cinnamoyl CoA reductase deficiency)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Grabber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (2), pp.368-379. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme a reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.3669-3691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme A reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (11), pp.3669-3691. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.054148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of cinnamyl alcohol dehydrogenase deficiency in poplar lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.313-321. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignification and tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Yoshinoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (9-10), pp.889-901. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in poplar: A model forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (5), pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High tolerance against Chrysomela tremulae of transgenic poplar plants expressing a synthetic cry3Aa gene from Bacillus thuringiensis ssp tenebrionis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022453220496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of in vitro micropropagation and regeneration for Populus x interamericana and Populus x euramericana hybrids (P. deltoides, P. trichocarpa, and P. nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (12), pp.1150-1155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the structure and origin of thioacidolysis marker compounds for cinnamyl alcohol dehydrogenase deficiency in angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (49), pp.47412-47419. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M208860200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and pulping performances of transgenic trees with altered lignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (6), pp.607-612. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0602-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 31P NMR spectroscopy of lignins from transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid G. Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Argyropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55 (4), pp.386-390. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2001.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural alterations of lignins in transgenic poplars with depressed cinnamyl alcohol dehydrogenase or caffeic acid O-Methyltransferase activity have an opposite impact on the efficiency of industrial kraft pulping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Toval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119 (1), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.119.1.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA encoding cinnamoyl-CoA reductase from Populus trichocarpa (Accession nø AJ224986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 117, pp.1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of molecular genetics for biosynthesis of novel lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 59, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen Faculteit Landbouwkundige en Toegepaste Biologische Wetenschappen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (4a), pp.1403-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois Lê Tân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lignin in poplar trees with a reduced caffeic acid/5-hydroxyferulic acid O-methyltransferase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (6), pp.855-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation: a short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acm Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (4), pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine van Der Mijnsbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-food-Industry Hi Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (6), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation : A short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the mutant Arabidopsis thaliana acetolactate synthase gene confers chlorsulfuron resistance to transgenic poplar plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars : expression of chimeric genes using four different constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11, pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium vir-inducing activities of glycosylated acetosyringone, acetovanillone, syringaldehyde and syringic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannick Cizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 30 (11), pp.3549-3552. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-9422(91)80063-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative approach for gene transfer in trees using wild-type Agrobacterium strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muzzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ounnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 17, pp.441-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondráková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily stem radial fluctuations in Eucalyptus reveals the dynamic of the genetic determinants of trees response to environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing eucalypt plantations under global changes; IUFRO 2.08.03 Improvement and culture of Eucalyptus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondrakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. p. 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a poplar GM tree with strong alterations in growth and wood anatomy: transgene expression level vs insertion site effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification demonstrate the involvement of MYB090 and MYB156 in secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG-Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer le bois de tension par spectrométrie proche infrarouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. rencontres HélioSpir « Aux frontières du proche infrarouge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidase : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for polysaccharides specific to tension wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in bud dormancy in sessile oak (Quercus petraea Matt. Liebl) using RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueno Saneyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, society and biosafety of a field trial with transgenic biofuel poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Custers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Jun 2011, Bahia, Brazil. 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Cost Action FP0905 information by website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Migliacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Minol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-O60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping in Salicaceae: a tool for identifying important genes controlling adaptive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fedirko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the in vivo DNA targets of transcription factors involved in tension wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Latruwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin polymerization in Arabidopsis and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and molecular aspects of wood formation in poplar trees under both a water stress and a mechanical constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic assessment of global gene expression changes during tension wood formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier : analyse de l'expression des gènes de la famille LIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and tension wood formation : toward an understanding of Populus adaptation to mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar and the poplar leaf beetle: state-of-the-art on the risk of evolution of insect resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche génomique de la formation du bois chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalashikam Rajender Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar clone of economic interest with extremely low CAD activity and severe lignin alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved wood quality forthe pulp and paper industry by genetic engineering of lignin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a bacillus thuringiensis CRY3A synthetic gene exhibit high resistance against Chrysomela tremulae (Coleoptera : Chrysomelidae) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar trees with altered lignin and improved pulping characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield Agrobacterium-mediated transformation of hybrid larch and rapid production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene silencing and the stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition an content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lignin biosynthesis in poplar through genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tuffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pugieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum for applied biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and variation of transgene expression in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual meeting of the Natural Environment Research Council, Tree Biotechnology Liaison Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a proteinase inhibitor and a Bacillus thuringiensis delta-endotoxin in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Parties : Somatic Cell Genetics S2.04-07 and Molecular Genetics S2.04-06;Joint meeting of the IUFRO : working parties S.04-07 and S.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of proteinase inhibitors in transgenic poplar and oilseed rape plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaccomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'"Association of applied biologists"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de transformation génétique chez les angiospermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Euch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier no 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Marnes la Coquette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin quality in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engeneering of poplar trees may be used to improve their tolerance toward insects or to alter their lignin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Queenstown molecular biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of lignin composition in transgenic poplar trees by antisense strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the lignin pool in poplar trees by transfer of antisense gene of O-methyltransferase (OMT) and cinnamyl alcohol dehydrogenase (CAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and expression of foreign genes in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Painsonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera : Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a cysteine proteinase inhibitor are toxic to coleopterous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international symposium on the applications of biotechnology to tree culture, protection, and utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing protease inhibitors and a Bacillus thuringiensis delta-endotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Miranda Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès international de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe sobre las investigaciones del INRA (Francia) acerca de la resistencia de los alamos contra los insectos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Session de la Commission internationale du peuplier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of black poplar biofuel production: disentangling omnigenics with transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland. , 45 p., 2017, Symposium: Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the function of MYB090 and MYB156 in secondary cell wall formation in poplar using both ChIP-SEQ and in planta gene modification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Grèce. , 2016, XIV Cell Wall Meeting. Programme and Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagoya University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, 8th Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput evaluation of tension wood proportion in poplar stem using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidases : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and transcript profiling of wood-related genes in poplar genotypes growing under salt stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Sixto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jesús Molina-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Garrido-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldo Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterisation of mechanical stress responsive miRNAs from xylem tissues of different poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and histochemical characterization of the polysaccharides present in the G-layer of wild type and AGP-modified transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of miRNAs and their target genes in developing xylem of tension wood by degradome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio-ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3449.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification indicate a function of PtaMYB221in lignin biosynthesis and secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification &amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; des ADN cibles de facteurs de transcription impliqués dans la formation du bois de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeneuve d’Ascq, France. , 2011, Journées du Réseau Français des Parois. Programme et Résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of laccases involved in lignin polymerization and strategies to deregulate their expression in order to modify lignin content in Arabidopsis and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ayangma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. BMC Proceedings, 5 (Suppl. 7), 1 p., 2011, BMC Proceedings. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-O39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laccases are involved in lignification : first evidence in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque national de la Société Française de Biologie Végétale (SFBV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus Genome Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Arles, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar in the field : 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed Mrna during tension wood formation in Polar using a cDNA-AFLP based strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and survival of Chrysomela tremulae (Coleoptera, Chrysomelidae) on transgenic poplar containing a Bacillus thuringiensis delta-endotoxine gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting WPS 7.03.06 - WP 2.7.03.07. Population dynamics, impacts and integrated management of forest defoliating insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, El Salvador. 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 656 p., 2014, 9781466597143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Plant Laccases in Lignin Polymerization. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Baratiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the consequences on lignin content and structure of COMT and CAD downregulation in poplar and Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantation Forest Biotechnology for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2004, 81-7736-228-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage différentiel : banques soustraites, AFLP-ADNc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes des techniques de biologie moléculaire. 2e édition, revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Mieux Comprendre, 2-7380-1067-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IX Transgenic Larch (Larix Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI Transgenic Poplar Trees (Populus Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of plants with reduced lignin content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2012/0192312 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA sequences coding for a cinnamoyl COA reductase and their uses in the field of regulating the lignin levels of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Goffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Halpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 6015943. 2000, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide evolutionary response of European oaks since the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between gene co-expression network connectivity and phenotypic prediction sheds light at the core of the omnigenic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation genetique de peupliers hybrides par Agrobacterium tumefaciens. Application a la resistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic modification of lignin biosynthesis in quaking aspen and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section V. Biotechnological applications chap. 26. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles LEPLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-leple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4125-0738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225531011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=TCg7P7UAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-9604-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles LEPLÉ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, UMR 1202 Biodiversité Gènes & Communautés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69 route d'Arcachon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33610 CESTAS – France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tel: +33 (0) 05 35 38 53 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">email: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles.leple@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990-1993 Thèse de Doctorat de l'Université d'Orléans effectuée à la Station d'Amélioration des Arbres Forestiers du Centre INRA d'Orléans. Titre :&amp;quot;Transformation génétique de peupliers hybrides par Agrobacterium tumefaciens. Application à la résistance aux insectes&amp;quot;. Directeur de thèse : Dr. Francis DELMOTTE, professeur à l'Université d'Orléans. Thèse soutenue le 22/01/93 à l'Université d'Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 DEA de Biophysicochimie et Biologie Moléculaires et Cellulaires effectué au Centre de Biophysique Moléculaire, Département de Biochimie des Glycoconjugués et Lectines Endogènes, CNRS, Orléans. Titre :&amp;quot;Polysaccharides de parois de cellules de peuplier : extraction, caractérisation et leur implication dans l'attachement d'Agrobacterium tumefaciens&amp;quot;. Responsable de stage : Prof. Francis DELMOTTE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986-1987 Licence et Maîtrise de Biochimie (Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983-1985 DEUG CG2 (Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982 Baccalauréat C (Périgueux, Dordogne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 -- Nommé CRHC à l’UMR Biogeco, INRA Centre de Bordeaux, site de Pierroton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 à 2019 Nommé CR1 à l’UMR Biogeco, INRA Centre de Bordeaux, site de Pierroton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2017 Nommé CR1 à l’UR0588 AGPF, INRA Centre Val de Loire, site d’Ardon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 1995 Nommé CR2 à l’INRA Centre d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1995 Stage Post-Doctoral effectué au Laboratoire de Génétique de l'Université de Gand (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Clonage de la CCR (Cinnamoyl CoA réductase, EC 1.2.1.44.) de peuplier - introduction de gènes antisens de CCR chez le peuplier avec pour objectif la modification du contenu en lignine dans les peupliers transgéniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur : Prof. Marc VAN MONTAGU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Superviseurs : Dr. Dirk INZE, Dr. Wout BOERJAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 Stage Post-Doctoral effectué au Laboratoire de Génétique de l'Université de Gand (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche: Clonage et caractérisation d'un gène de laccase chez le peuplier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur : Prof. Marc VAN MONTAGU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Superviseur : Dr. Dirk INZE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983-1990 Employé de l’Éducation Nationale sur des postes de Maître d'Externat et Maître d'Internat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990-1991 Travaux Pratiques (50 heures) effectués à la Station d'Amélioration des Arbres Forestiers du Centre INRA d'Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travaux Dirigés (25 heures) pour la formation de Licence de Biochimie délivrée à l'Université d'Orléans (enseignant du CNAM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de nombreux étudiants de maîtrise, de DEA et de Thèse lors de mon travail de thèse et de mes stages Post-Doctoraux, participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014  Cours de « Functional Genomics of wood formation » dans le cadre du Master BIOVIGPA (UE02 et UE11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales collaborations internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration pour le projet d’annotation du génome du peuplier (Jamboree 2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration France Japon : Mission éffectuée du 31 Mars au 10 Avril 2006 dans le cadre de notre collaboration avec Dr. Ara Yoshinaga (Université de Kyoto) – Centres d’intérets : lignification et formation du bois de tension chez le peuplier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration avec Dr. W. Boerjan (Institut de Biotechnologies des Flandres, Université de Gand, Belgique) pour la mise au champ de lignées de peupliers transgéniques modifiés pour l’expression de gènes de la lignification (1993 - actuelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Collaboration pour le projet d’annotation du génome du chêne pédonculé (Jamboree 2016)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking population structure and phenology through time using ancient genomes from waterlogged white oak wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterobasidion annosum and Armillaria ostoyae significantly reduce radial growth during three years before stem death in infected Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.126161. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karkkainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.4-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evl3.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pulse of the tree is under genetic control: eucalyptus as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological, biochemical and molecular events of the embryogenic state in Douglas-fir (Pseudotsuga menziesii [Mirb.])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Motyka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 26 p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii [Mirb.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondrakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lomenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, 24 p. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-018-1337-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome draft assembly of Populus tremula x P. alba clone INRA 717-1B4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.74-79. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sg-2016-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of populus tremula chloroplast and mitochondrion: implications for holistic poplar breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0147209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the suberin pathway in adaptation to waterlogging and hypertrophied lenticels formation in pedunculate oak (Quercus robur L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (11), pp.1330-1342. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpw056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unigene set for European beech (Fagus sylvatica L.) and its use to decipher the molecular mechanisms involved in dormancy regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1192-1204. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van den Ackerveken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic and phosphoproteomic approaches for deciphering the signaling pathway for tension wood formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (8), pp.3188-3203. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved saccharification and ethanol yield from field-grown transgenic poplar deficient in cinnamoyl-CoA reductase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.845-850. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1321673111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of bud dormancy induction and release in oak by next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, 15 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating genome annotation and QTL position to identify candidate genes for productivity, architecture and water-use efficiency in Populus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François P.-F. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference genes for high-throughput quantitative reverse transcription-PCR analysis of gene expression in organs and tissues of Eucalyptus grown in various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Cassan-Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marçal Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Leal O. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (12), pp.2101-2116. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcs152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of apical abd basal regions of poplar stems under gravitropic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim W. Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136 (2), pp.193-208. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2009.01230.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the structure and origin of a thioacidolysis marker compound for ferulic acid incorporation into angiosperm lignins (and an indicator for cinnamoyl CoA reductase deficiency)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Grabber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (2), pp.368-379. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme a reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.3669-3691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of cinnamoyl-coenzyme A reductase in poplar: multiple-level phenotyping reveals effects on cell wall polymer metabolism and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (11), pp.3669-3691. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.054148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of cinnamyl alcohol dehydrogenase deficiency in poplar lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.313-321. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignification and tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arata Yoshinoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (9-10), pp.889-901. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in poplar: A model forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (5), pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High tolerance against Chrysomela tremulae of transgenic poplar plants expressing a synthetic cry3Aa gene from Bacillus thuringiensis ssp tenebrionis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022453220496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of in vitro micropropagation and regeneration for Populus x interamericana and Populus x euramericana hybrids (P. deltoides, P. trichocarpa, and P. nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (12), pp.1150-1155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the structure and origin of thioacidolysis marker compounds for cinnamyl alcohol dehydrogenase deficiency in angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ralph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachuang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (49), pp.47412-47419. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M208860200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and pulping performances of transgenic trees with altered lignification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (6), pp.607-612. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0602-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 31P NMR spectroscopy of lignins from transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid G. Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Argyropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55 (4), pp.386-390. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2001.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural alterations of lignins in transgenic poplars with depressed cinnamyl alcohol dehydrogenase or caffeic acid O-Methyltransferase activity have an opposite impact on the efficiency of industrial kraft pulping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Toval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119 (1), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.119.1.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of molecular genetics for biosynthesis of novel lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 59, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA encoding cinnamoyl-CoA reductase from Populus trichocarpa (Accession nø AJ224986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 117, pp.1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen Faculteit Landbouwkundige en Toegepaste Biologische Wetenschappen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (4a), pp.1403-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois Lê Tân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lignin in poplar trees with a reduced caffeic acid/5-hydroxyferulic acid O-methyltransferase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (6), pp.855-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation: a short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acm Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (4), pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine van Der Mijnsbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-food-Industry Hi Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (6), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation : A short review of methods and their applications, results and perspectives for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the mutant Arabidopsis thaliana acetolactate synthase gene confers chlorsulfuron resistance to transgenic poplar plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars : expression of chimeric genes using four different constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.M. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11, pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium vir-inducing activities of glycosylated acetosyringone, acetovanillone, syringaldehyde and syringic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannick Cizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 30 (11), pp.3549-3552. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-9422(91)80063-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative approach for gene transfer in trees using wild-type Agrobacterium strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muzzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ounnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 17, pp.441-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily stem radial fluctuations in Eucalyptus reveals the dynamic of the genetic determinants of trees response to environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing eucalypt plantations under global changes; IUFRO 2.08.03 Improvement and culture of Eucalyptus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondrakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. p. 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Eliášová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Vondráková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a poplar GM tree with strong alterations in growth and wood anatomy: transgene expression level vs insertion site effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification demonstrate the involvement of MYB090 and MYB156 in secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG-Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer le bois de tension par spectrométrie proche infrarouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. rencontres HélioSpir « Aux frontières du proche infrarouge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidase : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra Secerovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for polysaccharides specific to tension wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes involved in bud dormancy in sessile oak (Quercus petraea Matt. Liebl) using RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueno Saneyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, society and biosafety of a field trial with transgenic biofuel poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Custers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Jun 2011, Bahia, Brazil. 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of Cost Action FP0905 information by website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Migliacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Minol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-O60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping in Salicaceae: a tool for identifying important genes controlling adaptive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fedirko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the in vivo DNA targets of transcription factors involved in tension wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Latruwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin polymerization in Arabidopsis and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and molecular aspects of wood formation in poplar trees under both a water stress and a mechanical constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic assessment of global gene expression changes during tension wood formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier : analyse de l'expression des gènes de la famille LIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and tension wood formation : toward an understanding of Populus adaptation to mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche génomique de la formation du bois chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar and the poplar leaf beetle: state-of-the-art on the risk of evolution of insect resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalashikam Rajender Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved wood quality forthe pulp and paper industry by genetic engineering of lignin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a bacillus thuringiensis CRY3A synthetic gene exhibit high resistance against Chrysomela tremulae (Coleoptera : Chrysomelidae) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar clone of economic interest with extremely low CAD activity and severe lignin alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene silencing and the stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition an content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lignin biosynthesis in poplar through genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield Agrobacterium-mediated transformation of hybrid larch and rapid production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of transgene expression in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tuffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pugieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum for applied biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin composition and content in poplar via genetic engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar trees with altered lignin and improved pulping characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological sciences symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools to study lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International congress of plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and variation of transgene expression in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual meeting of the Natural Environment Research Council, Tree Biotechnology Liaison Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a proteinase inhibitor and a Bacillus thuringiensis delta-endotoxin in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Parties : Somatic Cell Genetics S2.04-07 and Molecular Genetics S2.04-06;Joint meeting of the IUFRO : working parties S.04-07 and S.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of proteinase inhibitors in transgenic poplar and oilseed rape plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaccomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'"Association of applied biologists"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de transformation génétique chez les angiospermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Euch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier no 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Marnes la Coquette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engineering of lignin biosynthesis in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of lignin quality in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association of Applied Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engeneering of poplar trees may be used to improve their tolerance toward insects or to alter their lignin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Queenstown molecular biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the lignin pool in poplar trees by transfer of antisense gene of O-methyltransferase (OMT) and cinnamyl alcohol dehydrogenase (CAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and expression of foreign genes in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Painsonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. general colloquium on plant sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera : Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a cysteine proteinase inhibitor are toxic to coleopterous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international symposium on the applications of biotechnology to tree culture, protection, and utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of lignin composition in transgenic poplar trees by antisense strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Doorsselaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing protease inhibitors and a Bacillus thuringiensis delta-endotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Miranda Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès international de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe sobre las investigaciones del INRA (Francia) acerca de la resistencia de los alamos contra los insectos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Session de la Commission internationale du peuplier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of black poplar biofuel production: disentangling omnigenics with transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland. , 45 p., 2017, Symposium: Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the function of MYB090 and MYB156 in secondary cell wall formation in poplar using both ChIP-SEQ and in planta gene modification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Grèce. , 2016, XIV Cell Wall Meeting. Programme and Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagoya University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, 8th Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput evaluation of tension wood proportion in poplar stem using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidases : un rôle dans les couches G du bois de tension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and transcript profiling of wood-related genes in poplar genotypes growing under salt stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortensia Sixto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jesús Molina-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Garrido-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldo Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterisation of mechanical stress responsive miRNAs from xylem tissues of different poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and histochemical characterization of the polysaccharides present in the G-layer of wild type and AGP-modified transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyuki Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio-ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3449.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification indicate a function of PtaMYB221in lignin biosynthesis and secondary cell wall formation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of miRNAs and their target genes in developing xylem of tension wood by degradome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of laccases involved in lignin polymerization and strategies to deregulate their expression in order to modify lignin content in Arabidopsis and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ayangma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. BMC Proceedings, 5 (Suppl. 7), 1 p., 2011, BMC Proceedings. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S7-O39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification &amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; des ADN cibles de facteurs de transcription impliqués dans la formation du bois de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeneuve d’Ascq, France. , 2011, Journées du Réseau Français des Parois. Programme et Résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus Genome Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laccases are involved in lignification : first evidence in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque national de la Société Française de Biologie Végétale (SFBV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Arles, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed Mrna during tension wood formation in Polar using a cDNA-AFLP based strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar in the field : 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and survival of Chrysomela tremulae (Coleoptera, Chrysomelidae) on transgenic poplar containing a Bacillus thuringiensis delta-endotoxine gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting WPS 7.03.06 - WP 2.7.03.07. Population dynamics, impacts and integrated management of forest defoliating insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, El Salvador. 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 656 p., 2014, 9781466597143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Plant Laccases in Lignin Polymerization. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Baratiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Demont-Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Debeaujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the consequences on lignin content and structure of COMT and CAD downregulation in poplar and Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantation Forest Biotechnology for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2004, 81-7736-228-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage différentiel : banques soustraites, AFLP-ADNc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes des techniques de biologie moléculaire. 2e édition, revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Mieux Comprendre, 2-7380-1067-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IX Transgenic Larch (Larix Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI Transgenic Poplar Trees (Populus Species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of plants with reduced lignin content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 2012/0192312 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA sequences coding for a cinnamoyl COA reductase and their uses in the field of regulating the lignin levels of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Goffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Halpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 6015943. 2000, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide evolutionary response of European oaks since the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Truffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between gene co-expression network connectivity and phenotypic prediction sheds light at the core of the omnigenic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation genetique de peupliers hybrides par Agrobacterium tumefaciens. Application a la resistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic modification of lignin biosynthesis in quaking aspen and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit-Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section V. Biotechnological applications chap. 26. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F675345"/>
+    <w:nsid w:val="BA8718AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-leple" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4125-0738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225531011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9604-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-charles.leple@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabiala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14734" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw056" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2016-0019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kersten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bechade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12373" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D33WMW6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00140" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Aerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321673111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-236" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carocha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664672v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Grabber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03345.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauwe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morreel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Storme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2003.11.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHMNX295-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinoga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB1TM0XW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022453220496" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPSBQNKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208860200" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guiney" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Holt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0602-607" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677943v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid G. Akim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Argyropoulos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2001.064" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A93CA2472CF26075188D2C83CCCA3A2C369B951A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698999v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Toval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.119.1.153" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Christensen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyermans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714806v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois L&#234; T&#226;n" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702008v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chognot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tollier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882849v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouanin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acm Brasileiro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pilate" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine van Der Mijnsbrugge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703689v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Brasileiro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700727v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannick Cizeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(91)80063-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47BNDBS4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Brasileiro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muzzin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ounnoughi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734817v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604786v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743954v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809075v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueno Saneyoshi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748725v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stome" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ivens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Custers" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746492v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Migliacci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vettori" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Minol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-O60" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755815v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Latruwe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caulet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757226v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751019v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832242v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761766v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764029v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646713v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Nada&#239;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouanin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649193v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647640v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768024v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766028v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766788v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769236v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766787v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770033v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvillier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tuffreau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pugieux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834272v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765020v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768640v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766568v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768155v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774447v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233; Bottino" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773541v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Euch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773620v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774102v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774611v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773301v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774272v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773572v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Painsonneau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gitton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777203v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777477v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776220v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Miranda Brasileiro" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740921v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793634v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268617v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Sixto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Molina-Rueda" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanchez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garrido-Aranda" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canellas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745515v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745523v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749954v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745476v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferrigno" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601789v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ayangma" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-O39" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823956v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662715v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662734v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gayon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840706v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203977v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baratiny" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00005-7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834162v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r737-principes-des-techniques-de-biologie-moleculaire.html" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840831v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841205v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203978v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841922v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pettenati" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Goffner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Halpin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O'Connell" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846750v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842273v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit-Conil" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-leple" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4125-0738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225531011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=TCg7P7UAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9604-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-charles.leple@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabiala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14734" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2016-0019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kersten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147209" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bechade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12373" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D33WMW6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Aerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321673111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-236" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carocha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fachuang Lu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Grabber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03345.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauwe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morreel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Storme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682524v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2003.11.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHMNX295-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinoga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB1TM0XW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678674v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022453220496" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPSBQNKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681951v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677851v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208860200" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677847v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guiney" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Holt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0602-607" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid G. Akim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Argyropoulos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2001.064" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A93CA2472CF26075188D2C83CCCA3A2C369B951A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Toval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.119.1.153" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687073v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Christensen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyermans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686021v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689027v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714806v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois L&#234; T&#226;n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702008v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chognot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tollier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882849v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouanin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acm Brasileiro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pilate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716070v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine van Der Mijnsbrugge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703689v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Brasileiro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700727v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannick Cizeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(91)80063-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47BNDBS4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699573v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Brasileiro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muzzin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ounnoughi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734817v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605241v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604786v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743954v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809075v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueno Saneyoshi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stome" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ivens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Custers" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746492v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Migliacci" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vettori" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Minol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-O60" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755815v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Latruwe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caulet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757226v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751019v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761766v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832242v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764029v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649193v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647640v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Nada&#239;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouanin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646713v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766788v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769236v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766787v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765498v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770033v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvillier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771212v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tuffreau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pugieux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834272v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765020v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766028v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768024v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768640v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766568v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768155v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774447v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233; Bottino" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773541v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Euch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773620v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774102v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774611v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774272v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773572v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Painsonneau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gitton" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777203v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777477v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773301v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776220v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Miranda Brasileiro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740921v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793634v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268617v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Sixto" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Molina-Rueda" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanchez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garrido-Aranda" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canellas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745515v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749954v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745523v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601789v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ayangma" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-O39" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745476v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferrigno" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823956v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662734v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gayon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662715v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840706v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203977v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baratiny" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00005-7" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832176v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834162v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r737-principes-des-techniques-de-biologie-moleculaire.html" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840831v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841205v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203978v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841922v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pettenati" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Goffner" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Halpin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O'Connell" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846750v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842273v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit-Conil" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>