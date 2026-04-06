--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in physical properties of growing media constituents according to biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2026.1713311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐phase organization and shrinkage properties of some growing media constituents according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (6), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.70159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat shrinkage during drying according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (1389), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1389.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review and analysis of particle size parameters and their relationships to physical properties of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Carl Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (3), pp.652 - 666. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated glossary of terms and basic characteristics of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W. Alsanius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (1377), pp.925-934. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Description and Classification of Growing Media Particle Morphology through Dynamic Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.396. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in substrate particle characterization using dynamic image analysis compared to sieving procedure for predicting water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1377), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution of growing media constituents using dynamic image analysis: Parametrization and comparison to sieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.767-780. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of peat-based substrate hydrophobicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1305, pp.449-454. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1305.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing rehydration efficiency of hydrophilic (wood fiber) vs potentially hydrophobic (peat) substrates using different irrigation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1317, pp.343-350. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for particle shape analysis of substrate components: initial results and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1317), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Wood Fiber for Reducing Risks of Hydrophobicity in Peat-Based Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.907. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11050907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hydraulic properties of peat-based mixes for explaining root development according to irrigation strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Acta Horticulturae, 1266, pp.353-360. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of recycled stone wool substrate granulate as substrate component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P.J. Donners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1266, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make substrates’ R&D greater? The results of the 2017 ISHS Working Group Growing Media survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of organic substrates’ wettability from contact angle measurements and hydration efficiency tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.199 - 206. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming physical limitations in alternative growing media with and without peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.413 - 422. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different irrigation strategies on the evolution of peat hydraulic properties during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.207 - 212. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of hydraulic properties and wettability of organic growing media during cultivation according to irrigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 217, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et substrats, un challenge mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France. Revue de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (641 (05-06)), pp.212/214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore tortuosity and wettability as main characteristics of the evolution of hydraulic properties of organic growing media during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), n.p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/v14.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore Tortuosity and Wettability as Main Characteristics of the Evolution of Hydraulic Properties of Organic Growing Media during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of freezing on the physical properties and wettability of highly decomposed peats used as growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPORTANCE OF PEAT PARTICLE SIZE EFFECTS ON SPATIAL ROOT DISTRIBUTION AND CHANGES ON AERATION PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1034.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Peat Particle Size Effects on Spatial Root Distribution and Changes on Aeration Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSEQUENCES OF ROOT DEVELOPMENT ON THE EVOLUTION OF HYDRAULIC PROPERTIES OF PEAT GROWING MEDIA UNDER A CONSTANT AND OPTIMAL WATER REGIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151 (1013), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PHYSICAL, CHEMICAL, BIOCHEMICAL AND PHYTOTOXICITY OF TUNISIAN MATURE AGRICULTURAL WASTES AS COMPOSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.225-230. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of physicochemical, biochemical and phytotoxicity of tunisian mature agricultural wastes composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;41570, pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost : des effets suppressifs à l’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 845, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-organismes et substrats : une complexité à maîtriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 843, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat particle size effects on spatial root distribution, and changes on hydraulic and aeration properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF PEATS: A MAIN FACTOR INFLUENCING THE EVOLUTION OF THEIR PHYSICAL PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of root development on the evolution of hydraulic properties of peat growing media under a constant and optimal water regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;40833, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prochaine étape dans l’optimisation des substrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.848-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Root Growth on the Physical Properties of Peat Substrate under a Constant Water Regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI.46.10.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Device for Continual Measurement of Water Retention and Shrink/Swell Properties during Drying/Wetting Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1298-1302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe sous pression environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of root growth on the physical properties of peat substrate under a constant water regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : la vie microbienne entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 757, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2011.10737006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrati di coltivazione per una orto-floricoltura sostenible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giuffrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different methods for measuring the hydrophobicity of soil aggregates give the same trends in soil amended with residue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Halett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (1-2), pp.221-227. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical properties of peat: a key factor for modern growing media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON HYSTERETIC BEHAVIOURS OF THE WATER RETENTION CURVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 819, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICAL PROPERTIES OF GROWING MEDIA: STATE OF THE ART AND FUTURE CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (819), pp.65-72. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROBIAL RESPIRATION AND ITS CONSEQUENCES ON OXYGEN AVAILABILITY IN PEAT SUBSTRATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.91-96. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media related to hysteretic water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.156-159. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00966.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROWING MEDIA IN FRENCH HORTICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OXYGEN AND WATER FLOWS IN PEAT SUBSTRATE WITH ROOT UPTAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (779), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON THEIR HYDRAULIC PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE AND SALINITY EFFECTS ON MEASUREMENTS OF GROWING MEDIA MOISTURE CONTENT CARRIED OUT WITH TDR AND CAPACITANCE PROBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.393-400. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les substrats horticoles : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouillabilité et propriétés hydriques des supports de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les substrats horticoles en France et à l'échelle internationale : le point et les grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring hysteretic hydraulic properties of peat and pine bark using a transient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Hysteretic Hydraulic Properties of Peat and Pine Bark using a Transient Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2005.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian páramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00625.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the moisture content of growing media by time domain reflectometry (TDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.275-279. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian paramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.478-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian Páramo : effect of water content and characteristics of hydrophobic organic matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPORTANCE OF HYDRIC HISTORY ON THE PHYSICAL PROPERTIES AND WETTABILITY OF PEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 644, pp.275-281. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2004.644.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et organisation de sols de Boulbène dans le Tarn : quelques éléments sur le passage d'une structure prismatique à une structure vertique dans les horizons enrichis en argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TDR to Estimate Hydraulic Conductivity and Air Entry in Growing Media and Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (2), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2002.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the wettability of organic materials in relation to water content by the capillary rise method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring the isotropic character of soil swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water content on the wettability of peats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouillabilité des substrats organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 406, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the wettability of organic substrates (peat and composted barks) by adsorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 481, pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF THE WETTABILITY OF ORGANIC SUBSTRATES (PEAT AND COMPOSTED BARK) BY ADSORPTION MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (481), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.1999.481.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourbes : Matériaux organiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 373, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropie du gonflement de sols argileux. Importance de la texture des argiles sur leurs propriétés macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de la Société française de Minéralogie et de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5 (2), 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and optimizing the physical properties of growing media for soilless cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in horticultural soilless culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.107-138, 2021, Burleigh Dodds Series in Agricultural Science, 978 1 78676 292 4. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0076.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of substrates hydrophobicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrats hors sol : dernières avancées & futurs challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du SIVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, AGROCAMPUS-OUEST, ESA, Geves, Université d'Angers, Végépolys, Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms explaining the evolution of substrates’ physical properties according to root and irrigation management: a synthesis of the Ecol’Eau Terreau project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les substrats pour optimiser le développement racinaire : une synthèse du projet Ecol’eau Terreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les propriétés des substrats horticoles pour optimiser le développement racinaire et la gestion de l’irrigation : état des lieux & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végépolys : carrefour des adhérents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency as a main factor influencing evolution of hydraulic properties of peat during Cultivation according to Irrigation Strategies and Root Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sensing Plant Water Status - Methods and Applications in Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : Bases agronomiques, contraintes environnementales. Marché et tendances stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l’ASTREDHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Orléans (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux critères de performance de la qualité physique des substrats horticoles afin d’optimiser la gestion de l’irrigation en culture hors sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation du Pôle de compétitivité VEGEPOLYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of root spatial distribution on physical and hydraulic properties of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la tourbe en Horticulture : constat et tendance actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Mondiale des Zones Humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Angers (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring physical properties of growing media and their evolution during drying/wetting cycles: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media and Composting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Charlotte (USA), United States. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water repellency of organic growing media used in Horticulture and consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guifang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienne (AUT), Austria. pp. 3455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the physico-chemical properties of Tunisian agricultural wastes during compsting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Ramiran International Conference : Treatment and use of organic residues in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne (PO), Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du développement racinaire sur les propriétés physiques d'un substrat horticole maintenu en confort hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin GFHN, 35èmes journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Louvain (BE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nottingham (GB), United Kingdom. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing media in french horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and salinity effects on measurements of growing media moisture content carried out with TDR and capacitance probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Wageningen, INT., Sep 2005, Angers, France. 697 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on their hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Angers (FR), France. pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen and water flows in peat substrate with root uptakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial respiration and its consequences on oxygen availability in peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'hydrophobie d'un sol et stabilisation de la structure suite à des apports de résidus de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of hydric history on the physical properties and wettability of peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Arnalp, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre propriétés physiques, degré de décomposition et mouillabilité des tourbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure del'isotropie du gonflement de sols au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : MAGI'50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ‘FertilPot’ biodegradable pot for root development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perreve-Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés hydrauliques de substrats en culture de rosier sous régime d’irrigation entre -1kPa (pF=1) et -10kPa (pF=2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting agent addition for limiting risks of hydrophobicity of peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, France. 50 (9), pp.S284, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water Content of the Hydration Efficiency of some Organic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different Irrigation Strategies on the Evolution of Peat Hydraulic Properties during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticulture Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S253-S254, 2015, Hortscience (Suppl.) - Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Media in France and Europe: Inventory and Current Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Largant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticultural Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S285, 2015, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Irrigation Management in Soilless Culture by taking into account the Influence of Root Development on the Evolution of Hydraulic Properties of Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S244-S245, 2015, Hortscience (suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil structure formation mechanism in clayey horizons. Swelling anisotropy and slickenside formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico. pp.vol. 6b;117-118, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Repellency of Peats: a Main Factor Influencing the Evolution of Their Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency & consequences on hysteresis phenomena and water retention: the case of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability and water retention properties of organic growing media influenced by coir fibre incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bussières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme de structuration des sols argileux. Cas des sols de Boulbènes à Villaudric (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Henri Poincaré (Nancy 1), Nancy, FRA.; Institut National Agronomique Paris Grignon (INAPG), Grignon, FRA.; Institut National Polytechnique de Lorraine (INPL), FRA.; Ecole Nationale Supérieure Agronomique de Rennes (ENSAR), Rennes, FRA. 1993, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in physical properties of growing media constituents according to biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2026.1713311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐phase organization and shrinkage properties of some growing media constituents according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (6), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.70159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat shrinkage during drying according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (1389), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1389.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review and analysis of particle size parameters and their relationships to physical properties of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Carl Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (3), pp.652 - 666. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Description and Classification of Growing Media Particle Morphology through Dynamic Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.396. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in substrate particle characterization using dynamic image analysis compared to sieving procedure for predicting water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1377), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated glossary of terms and basic characteristics of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W. Alsanius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (1377), pp.925-934. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution of growing media constituents using dynamic image analysis: Parametrization and comparison to sieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.767-780. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for particle shape analysis of substrate components: initial results and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1317), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Wood Fiber for Reducing Risks of Hydrophobicity in Peat-Based Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.907. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11050907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of peat-based substrate hydrophobicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1305, pp.449-454. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1305.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing rehydration efficiency of hydrophilic (wood fiber) vs potentially hydrophobic (peat) substrates using different irrigation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1317, pp.343-350. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of recycled stone wool substrate granulate as substrate component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P.J. Donners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1266, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hydraulic properties of peat-based mixes for explaining root development according to irrigation strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Acta Horticulturae, 1266, pp.353-360. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make substrates’ R&D greater? The results of the 2017 ISHS Working Group Growing Media survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different irrigation strategies on the evolution of peat hydraulic properties during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.207 - 212. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming physical limitations in alternative growing media with and without peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.413 - 422. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of organic substrates’ wettability from contact angle measurements and hydration efficiency tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.199 - 206. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of hydraulic properties and wettability of organic growing media during cultivation according to irrigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 217, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et substrats, un challenge mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France. Revue de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (641 (05-06)), pp.212/214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore tortuosity and wettability as main characteristics of the evolution of hydraulic properties of organic growing media during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), n.p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/v14.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore Tortuosity and Wettability as Main Characteristics of the Evolution of Hydraulic Properties of Organic Growing Media during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of freezing on the physical properties and wettability of highly decomposed peats used as growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Peat Particle Size Effects on Spatial Root Distribution and Changes on Aeration Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPORTANCE OF PEAT PARTICLE SIZE EFFECTS ON SPATIAL ROOT DISTRIBUTION AND CHANGES ON AERATION PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1034.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-organismes et substrats : une complexité à maîtriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 843, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat particle size effects on spatial root distribution, and changes on hydraulic and aeration properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost : des effets suppressifs à l’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 845, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of physicochemical, biochemical and phytotoxicity of tunisian mature agricultural wastes composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;41570, pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF PEATS: A MAIN FACTOR INFLUENCING THE EVOLUTION OF THEIR PHYSICAL PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of root development on the evolution of hydraulic properties of peat growing media under a constant and optimal water regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;40833, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prochaine étape dans l’optimisation des substrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.848-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSEQUENCES OF ROOT DEVELOPMENT ON THE EVOLUTION OF HYDRAULIC PROPERTIES OF PEAT GROWING MEDIA UNDER A CONSTANT AND OPTIMAL WATER REGIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151 (1013), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PHYSICAL, CHEMICAL, BIOCHEMICAL AND PHYTOTOXICITY OF TUNISIAN MATURE AGRICULTURAL WASTES AS COMPOSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.225-230. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe sous pression environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Device for Continual Measurement of Water Retention and Shrink/Swell Properties during Drying/Wetting Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1298-1302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Root Growth on the Physical Properties of Peat Substrate under a Constant Water Regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI.46.10.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of root growth on the physical properties of peat substrate under a constant water regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : la vie microbienne entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 757, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2011.10737006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different methods for measuring the hydrophobicity of soil aggregates give the same trends in soil amended with residue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Halett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (1-2), pp.221-227. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrati di coltivazione per una orto-floricoltura sostenible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giuffrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical properties of peat: a key factor for modern growing media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON HYSTERETIC BEHAVIOURS OF THE WATER RETENTION CURVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 819, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICAL PROPERTIES OF GROWING MEDIA: STATE OF THE ART AND FUTURE CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (819), pp.65-72. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OXYGEN AND WATER FLOWS IN PEAT SUBSTRATE WITH ROOT UPTAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (779), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROWING MEDIA IN FRENCH HORTICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON THEIR HYDRAULIC PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE AND SALINITY EFFECTS ON MEASUREMENTS OF GROWING MEDIA MOISTURE CONTENT CARRIED OUT WITH TDR AND CAPACITANCE PROBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.393-400. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROBIAL RESPIRATION AND ITS CONSEQUENCES ON OXYGEN AVAILABILITY IN PEAT SUBSTRATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.91-96. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media related to hysteretic water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.156-159. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00966.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les substrats horticoles en France et à l'échelle internationale : le point et les grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouillabilité et propriétés hydriques des supports de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les substrats horticoles : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring hysteretic hydraulic properties of peat and pine bark using a transient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Hysteretic Hydraulic Properties of Peat and Pine Bark using a Transient Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2005.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the moisture content of growing media by time domain reflectometry (TDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.275-279. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian páramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00625.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian paramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.478-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian Páramo : effect of water content and characteristics of hydrophobic organic matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPORTANCE OF HYDRIC HISTORY ON THE PHYSICAL PROPERTIES AND WETTABILITY OF PEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 644, pp.275-281. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2004.644.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et organisation de sols de Boulbène dans le Tarn : quelques éléments sur le passage d'une structure prismatique à une structure vertique dans les horizons enrichis en argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TDR to Estimate Hydraulic Conductivity and Air Entry in Growing Media and Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (2), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2002.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the wettability of organic materials in relation to water content by the capillary rise method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring the isotropic character of soil swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the wettability of organic substrates (peat and composted barks) by adsorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 481, pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouillabilité des substrats organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 406, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water content on the wettability of peats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF THE WETTABILITY OF ORGANIC SUBSTRATES (PEAT AND COMPOSTED BARK) BY ADSORPTION MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (481), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.1999.481.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourbes : Matériaux organiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 373, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropie du gonflement de sols argileux. Importance de la texture des argiles sur leurs propriétés macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de la Société française de Minéralogie et de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5 (2), 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and optimizing the physical properties of growing media for soilless cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in horticultural soilless culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.107-138, 2021, Burleigh Dodds Series in Agricultural Science, 978 1 78676 292 4. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0076.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of substrates hydrophobicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrats hors sol : dernières avancées & futurs challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du SIVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, AGROCAMPUS-OUEST, ESA, Geves, Université d'Angers, Végépolys, Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms explaining the evolution of substrates’ physical properties according to root and irrigation management: a synthesis of the Ecol’Eau Terreau project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les propriétés des substrats horticoles pour optimiser le développement racinaire et la gestion de l’irrigation : état des lieux & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végépolys : carrefour des adhérents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les substrats pour optimiser le développement racinaire : une synthèse du projet Ecol’eau Terreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency as a main factor influencing evolution of hydraulic properties of peat during Cultivation according to Irrigation Strategies and Root Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sensing Plant Water Status - Methods and Applications in Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux critères de performance de la qualité physique des substrats horticoles afin d’optimiser la gestion de l’irrigation en culture hors sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation du Pôle de compétitivité VEGEPOLYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : Bases agronomiques, contraintes environnementales. Marché et tendances stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l’ASTREDHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Orléans (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la tourbe en Horticulture : constat et tendance actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Mondiale des Zones Humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Angers (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of root spatial distribution on physical and hydraulic properties of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring physical properties of growing media and their evolution during drying/wetting cycles: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media and Composting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Charlotte (USA), United States. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du développement racinaire sur les propriétés physiques d'un substrat horticole maintenu en confort hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin GFHN, 35èmes journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Louvain (BE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the physico-chemical properties of Tunisian agricultural wastes during compsting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Ramiran International Conference : Treatment and use of organic residues in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne (PO), Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water repellency of organic growing media used in Horticulture and consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guifang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienne (AUT), Austria. pp. 3455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nottingham (GB), United Kingdom. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and salinity effects on measurements of growing media moisture content carried out with TDR and capacitance probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Wageningen, INT., Sep 2005, Angers, France. 697 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing media in french horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on their hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Angers (FR), France. pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen and water flows in peat substrate with root uptakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial respiration and its consequences on oxygen availability in peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'hydrophobie d'un sol et stabilisation de la structure suite à des apports de résidus de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of hydric history on the physical properties and wettability of peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Arnalp, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre propriétés physiques, degré de décomposition et mouillabilité des tourbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure del'isotropie du gonflement de sols au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : MAGI'50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ‘FertilPot’ biodegradable pot for root development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perreve-Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different Irrigation Strategies on the Evolution of Peat Hydraulic Properties during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticulture Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S253-S254, 2015, Hortscience (Suppl.) - Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water Content of the Hydration Efficiency of some Organic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Media in France and Europe: Inventory and Current Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Largant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticultural Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S285, 2015, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Irrigation Management in Soilless Culture by taking into account the Influence of Root Development on the Evolution of Hydraulic Properties of Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S244-S245, 2015, Hortscience (suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting agent addition for limiting risks of hydrophobicity of peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, France. 50 (9), pp.S284, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés hydrauliques de substrats en culture de rosier sous régime d’irrigation entre -1kPa (pF=1) et -10kPa (pF=2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil structure formation mechanism in clayey horizons. Swelling anisotropy and slickenside formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico. pp.vol. 6b;117-118, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Repellency of Peats: a Main Factor Influencing the Evolution of Their Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency & consequences on hysteresis phenomena and water retention: the case of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability and water retention properties of organic growing media influenced by coir fibre incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bussières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme de structuration des sols argileux. Cas des sols de Boulbènes à Villaudric (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Henri Poincaré (Nancy 1), Nancy, FRA.; Institut National Agronomique Paris Grignon (INAPG), Grignon, FRA.; Institut National Polytechnique de Lorraine (INPL), FRA.; Ecole Nationale Supérieure Agronomique de Rennes (ENSAR), Rennes, FRA. 1993, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2026.1713311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carl Fonteno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmilewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Alsanius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jackson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fonteno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020396" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Jackson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Fonteno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.66" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1305.59" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.40" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Bartley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.39" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E Jackson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Fonteno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.J. Donners" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verhoeven" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.45" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Eugene Jackson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.53" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.27" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.01.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02496112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kerloch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/v14.11.0162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerloch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.11.0162" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannavo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1034.43" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun Rigane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medhioub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Berre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537223v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hafdhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.46.10.1394" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729276v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Qi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafdhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun Rigane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medhioub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Le Besnerais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Rigane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2011.10737006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giuffrida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729707v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cosentino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Halett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.07.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKSKP2HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naasz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.33" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00966.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFKG2R4G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel-Chevillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.49" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Naasz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133493v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Portal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podwojewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00625.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BN856MNV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Portal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.644.37" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679107v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.3730" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1999.481.11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0076.04" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Fonteno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565611v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918022v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918014v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifang Qi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02879379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miquel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perreve-Genet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552786v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537067v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02542629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schmilewski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Largant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chassagneux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2026.1713311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carl Fonteno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jackson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fonteno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020396" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Jackson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Fonteno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.66" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmilewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Alsanius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Bartley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.39" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E Jackson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Fonteno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050907" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1305.59" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.40" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.J. Donners" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verhoeven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.49" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerloch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.53" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Eugene Jackson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.01.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02496112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kerloch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/v14.11.0162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerloch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.11.0162" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannavo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1034.43" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervouet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun Rigane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medhioub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Qi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hafdhi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.46.10.1394" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafdhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun Rigane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medhioub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Le Besnerais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Rigane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2011.10737006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cosentino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Halett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.07.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKSKP2HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giuffrida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naasz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.33" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.23" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel-Chevillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133470v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.49" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00966.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFKG2R4G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Naasz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Portal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podwojewski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00625.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BN856MNV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Portal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.644.37" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679107v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.3730" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1999.481.11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0076.04" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Fonteno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918014v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifang Qi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02879379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miquel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perreve-Genet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537067v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02542629v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schmilewski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Largant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552762v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chassagneux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>