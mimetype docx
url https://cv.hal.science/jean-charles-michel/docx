--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in physical properties of growing media constituents according to biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2026.1713311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐phase organization and shrinkage properties of some growing media constituents according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (6), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.70159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat shrinkage during drying according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (1389), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1389.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review and analysis of particle size parameters and their relationships to physical properties of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Carl Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (3), pp.652 - 666. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Description and Classification of Growing Media Particle Morphology through Dynamic Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.396. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in substrate particle characterization using dynamic image analysis compared to sieving procedure for predicting water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1377), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated glossary of terms and basic characteristics of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W. Alsanius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (1377), pp.925-934. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution of growing media constituents using dynamic image analysis: Parametrization and comparison to sieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.767-780. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for particle shape analysis of substrate components: initial results and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1317), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Wood Fiber for Reducing Risks of Hydrophobicity in Peat-Based Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.907. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11050907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of peat-based substrate hydrophobicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1305, pp.449-454. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1305.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing rehydration efficiency of hydrophilic (wood fiber) vs potentially hydrophobic (peat) substrates using different irrigation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1317, pp.343-350. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of recycled stone wool substrate granulate as substrate component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P.J. Donners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1266, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hydraulic properties of peat-based mixes for explaining root development according to irrigation strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Acta Horticulturae, 1266, pp.353-360. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make substrates’ R&D greater? The results of the 2017 ISHS Working Group Growing Media survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different irrigation strategies on the evolution of peat hydraulic properties during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.207 - 212. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming physical limitations in alternative growing media with and without peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.413 - 422. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of organic substrates’ wettability from contact angle measurements and hydration efficiency tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.199 - 206. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of hydraulic properties and wettability of organic growing media during cultivation according to irrigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 217, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et substrats, un challenge mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France. Revue de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (641 (05-06)), pp.212/214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore tortuosity and wettability as main characteristics of the evolution of hydraulic properties of organic growing media during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), n.p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/v14.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore Tortuosity and Wettability as Main Characteristics of the Evolution of Hydraulic Properties of Organic Growing Media during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of freezing on the physical properties and wettability of highly decomposed peats used as growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Peat Particle Size Effects on Spatial Root Distribution and Changes on Aeration Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPORTANCE OF PEAT PARTICLE SIZE EFFECTS ON SPATIAL ROOT DISTRIBUTION AND CHANGES ON AERATION PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1034.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-organismes et substrats : une complexité à maîtriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 843, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat particle size effects on spatial root distribution, and changes on hydraulic and aeration properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost : des effets suppressifs à l’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 845, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of physicochemical, biochemical and phytotoxicity of tunisian mature agricultural wastes composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;41570, pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF PEATS: A MAIN FACTOR INFLUENCING THE EVOLUTION OF THEIR PHYSICAL PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of root development on the evolution of hydraulic properties of peat growing media under a constant and optimal water regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;40833, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prochaine étape dans l’optimisation des substrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.848-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSEQUENCES OF ROOT DEVELOPMENT ON THE EVOLUTION OF HYDRAULIC PROPERTIES OF PEAT GROWING MEDIA UNDER A CONSTANT AND OPTIMAL WATER REGIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151 (1013), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PHYSICAL, CHEMICAL, BIOCHEMICAL AND PHYTOTOXICITY OF TUNISIAN MATURE AGRICULTURAL WASTES AS COMPOSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.225-230. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe sous pression environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Device for Continual Measurement of Water Retention and Shrink/Swell Properties during Drying/Wetting Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1298-1302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Root Growth on the Physical Properties of Peat Substrate under a Constant Water Regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI.46.10.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of root growth on the physical properties of peat substrate under a constant water regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : la vie microbienne entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 757, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2011.10737006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different methods for measuring the hydrophobicity of soil aggregates give the same trends in soil amended with residue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Halett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (1-2), pp.221-227. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrati di coltivazione per una orto-floricoltura sostenible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giuffrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical properties of peat: a key factor for modern growing media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON HYSTERETIC BEHAVIOURS OF THE WATER RETENTION CURVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 819, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICAL PROPERTIES OF GROWING MEDIA: STATE OF THE ART AND FUTURE CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (819), pp.65-72. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OXYGEN AND WATER FLOWS IN PEAT SUBSTRATE WITH ROOT UPTAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (779), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROWING MEDIA IN FRENCH HORTICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON THEIR HYDRAULIC PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE AND SALINITY EFFECTS ON MEASUREMENTS OF GROWING MEDIA MOISTURE CONTENT CARRIED OUT WITH TDR AND CAPACITANCE PROBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.393-400. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROBIAL RESPIRATION AND ITS CONSEQUENCES ON OXYGEN AVAILABILITY IN PEAT SUBSTRATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.91-96. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media related to hysteretic water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.156-159. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00966.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les substrats horticoles en France et à l'échelle internationale : le point et les grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouillabilité et propriétés hydriques des supports de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les substrats horticoles : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring hysteretic hydraulic properties of peat and pine bark using a transient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Hysteretic Hydraulic Properties of Peat and Pine Bark using a Transient Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2005.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the moisture content of growing media by time domain reflectometry (TDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.275-279. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian páramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00625.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian paramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.478-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian Páramo : effect of water content and characteristics of hydrophobic organic matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPORTANCE OF HYDRIC HISTORY ON THE PHYSICAL PROPERTIES AND WETTABILITY OF PEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 644, pp.275-281. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2004.644.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et organisation de sols de Boulbène dans le Tarn : quelques éléments sur le passage d'une structure prismatique à une structure vertique dans les horizons enrichis en argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TDR to Estimate Hydraulic Conductivity and Air Entry in Growing Media and Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (2), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2002.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the wettability of organic materials in relation to water content by the capillary rise method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring the isotropic character of soil swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the wettability of organic substrates (peat and composted barks) by adsorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 481, pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouillabilité des substrats organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 406, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water content on the wettability of peats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF THE WETTABILITY OF ORGANIC SUBSTRATES (PEAT AND COMPOSTED BARK) BY ADSORPTION MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (481), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.1999.481.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourbes : Matériaux organiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 373, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropie du gonflement de sols argileux. Importance de la texture des argiles sur leurs propriétés macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de la Société française de Minéralogie et de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5 (2), 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and optimizing the physical properties of growing media for soilless cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in horticultural soilless culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.107-138, 2021, Burleigh Dodds Series in Agricultural Science, 978 1 78676 292 4. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0076.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of substrates hydrophobicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrats hors sol : dernières avancées & futurs challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du SIVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, AGROCAMPUS-OUEST, ESA, Geves, Université d'Angers, Végépolys, Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms explaining the evolution of substrates’ physical properties according to root and irrigation management: a synthesis of the Ecol’Eau Terreau project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les propriétés des substrats horticoles pour optimiser le développement racinaire et la gestion de l’irrigation : état des lieux & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végépolys : carrefour des adhérents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les substrats pour optimiser le développement racinaire : une synthèse du projet Ecol’eau Terreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency as a main factor influencing evolution of hydraulic properties of peat during Cultivation according to Irrigation Strategies and Root Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sensing Plant Water Status - Methods and Applications in Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux critères de performance de la qualité physique des substrats horticoles afin d’optimiser la gestion de l’irrigation en culture hors sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation du Pôle de compétitivité VEGEPOLYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : Bases agronomiques, contraintes environnementales. Marché et tendances stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l’ASTREDHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Orléans (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la tourbe en Horticulture : constat et tendance actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Mondiale des Zones Humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Angers (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of root spatial distribution on physical and hydraulic properties of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring physical properties of growing media and their evolution during drying/wetting cycles: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media and Composting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Charlotte (USA), United States. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du développement racinaire sur les propriétés physiques d'un substrat horticole maintenu en confort hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin GFHN, 35èmes journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Louvain (BE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the physico-chemical properties of Tunisian agricultural wastes during compsting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Ramiran International Conference : Treatment and use of organic residues in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne (PO), Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water repellency of organic growing media used in Horticulture and consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guifang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienne (AUT), Austria. pp. 3455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nottingham (GB), United Kingdom. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and salinity effects on measurements of growing media moisture content carried out with TDR and capacitance probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Wageningen, INT., Sep 2005, Angers, France. 697 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing media in french horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on their hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Angers (FR), France. pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen and water flows in peat substrate with root uptakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial respiration and its consequences on oxygen availability in peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'hydrophobie d'un sol et stabilisation de la structure suite à des apports de résidus de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of hydric history on the physical properties and wettability of peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Arnalp, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre propriétés physiques, degré de décomposition et mouillabilité des tourbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure del'isotropie du gonflement de sols au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : MAGI'50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ‘FertilPot’ biodegradable pot for root development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perreve-Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different Irrigation Strategies on the Evolution of Peat Hydraulic Properties during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticulture Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S253-S254, 2015, Hortscience (Suppl.) - Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water Content of the Hydration Efficiency of some Organic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Media in France and Europe: Inventory and Current Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Largant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticultural Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S285, 2015, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Irrigation Management in Soilless Culture by taking into account the Influence of Root Development on the Evolution of Hydraulic Properties of Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S244-S245, 2015, Hortscience (suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting agent addition for limiting risks of hydrophobicity of peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, France. 50 (9), pp.S284, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés hydrauliques de substrats en culture de rosier sous régime d’irrigation entre -1kPa (pF=1) et -10kPa (pF=2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil structure formation mechanism in clayey horizons. Swelling anisotropy and slickenside formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico. pp.vol. 6b;117-118, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Repellency of Peats: a Main Factor Influencing the Evolution of Their Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency & consequences on hysteresis phenomena and water retention: the case of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability and water retention properties of organic growing media influenced by coir fibre incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bussières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme de structuration des sols argileux. Cas des sols de Boulbènes à Villaudric (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Henri Poincaré (Nancy 1), Nancy, FRA.; Institut National Agronomique Paris Grignon (INAPG), Grignon, FRA.; Institut National Polytechnique de Lorraine (INPL), FRA.; Ecole Nationale Supérieure Agronomique de Rennes (ENSAR), Rennes, FRA. 1993, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in physical properties of growing media constituents according to biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2026.1713311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐phase organization and shrinkage properties of some growing media constituents according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (6), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.70159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat shrinkage during drying according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (1389), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1389.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review and analysis of particle size parameters and their relationships to physical properties of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Carl Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (3), pp.652 - 666. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Description and Classification of Growing Media Particle Morphology through Dynamic Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.396. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in substrate particle characterization using dynamic image analysis compared to sieving procedure for predicting water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1377), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated glossary of terms and basic characteristics of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W. Alsanius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (1377), pp.925-934. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution of growing media constituents using dynamic image analysis: Parametrization and comparison to sieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.767-780. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of peat-based substrate hydrophobicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1305, pp.449-454. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1305.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing rehydration efficiency of hydrophilic (wood fiber) vs potentially hydrophobic (peat) substrates using different irrigation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1317, pp.343-350. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for particle shape analysis of substrate components: initial results and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1317), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Wood Fiber for Reducing Risks of Hydrophobicity in Peat-Based Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.907. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11050907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of recycled stone wool substrate granulate as substrate component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P.J. Donners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1266, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hydraulic properties of peat-based mixes for explaining root development according to irrigation strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Acta Horticulturae, 1266, pp.353-360. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make substrates’ R&D greater? The results of the 2017 ISHS Working Group Growing Media survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different irrigation strategies on the evolution of peat hydraulic properties during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.207 - 212. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming physical limitations in alternative growing media with and without peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.413 - 422. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of organic substrates’ wettability from contact angle measurements and hydration efficiency tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.199 - 206. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of hydraulic properties and wettability of organic growing media during cultivation according to irrigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 217, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et substrats, un challenge mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France. Revue de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (641 (05-06)), pp.212/214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore tortuosity and wettability as main characteristics of the evolution of hydraulic properties of organic growing media during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), n.p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/v14.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore Tortuosity and Wettability as Main Characteristics of the Evolution of Hydraulic Properties of Organic Growing Media during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of freezing on the physical properties and wettability of highly decomposed peats used as growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Peat Particle Size Effects on Spatial Root Distribution and Changes on Aeration Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPORTANCE OF PEAT PARTICLE SIZE EFFECTS ON SPATIAL ROOT DISTRIBUTION AND CHANGES ON AERATION PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1034.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSEQUENCES OF ROOT DEVELOPMENT ON THE EVOLUTION OF HYDRAULIC PROPERTIES OF PEAT GROWING MEDIA UNDER A CONSTANT AND OPTIMAL WATER REGIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151 (1013), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PHYSICAL, CHEMICAL, BIOCHEMICAL AND PHYTOTOXICITY OF TUNISIAN MATURE AGRICULTURAL WASTES AS COMPOSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.225-230. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-organismes et substrats : une complexité à maîtriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 843, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat particle size effects on spatial root distribution, and changes on hydraulic and aeration properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost : des effets suppressifs à l’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 845, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of physicochemical, biochemical and phytotoxicity of tunisian mature agricultural wastes composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;41570, pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF PEATS: A MAIN FACTOR INFLUENCING THE EVOLUTION OF THEIR PHYSICAL PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of root development on the evolution of hydraulic properties of peat growing media under a constant and optimal water regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;40833, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prochaine étape dans l’optimisation des substrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.848-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe sous pression environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Root Growth on the Physical Properties of Peat Substrate under a Constant Water Regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI.46.10.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Device for Continual Measurement of Water Retention and Shrink/Swell Properties during Drying/Wetting Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1298-1302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of root growth on the physical properties of peat substrate under a constant water regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : la vie microbienne entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 757, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2011.10737006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different methods for measuring the hydrophobicity of soil aggregates give the same trends in soil amended with residue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Halett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (1-2), pp.221-227. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrati di coltivazione per una orto-floricoltura sostenible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giuffrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical properties of peat: a key factor for modern growing media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON HYSTERETIC BEHAVIOURS OF THE WATER RETENTION CURVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 819, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICAL PROPERTIES OF GROWING MEDIA: STATE OF THE ART AND FUTURE CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (819), pp.65-72. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROBIAL RESPIRATION AND ITS CONSEQUENCES ON OXYGEN AVAILABILITY IN PEAT SUBSTRATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.91-96. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media related to hysteretic water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.156-159. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00966.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OXYGEN AND WATER FLOWS IN PEAT SUBSTRATE WITH ROOT UPTAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (779), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROWING MEDIA IN FRENCH HORTICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON THEIR HYDRAULIC PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE AND SALINITY EFFECTS ON MEASUREMENTS OF GROWING MEDIA MOISTURE CONTENT CARRIED OUT WITH TDR AND CAPACITANCE PROBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.393-400. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les substrats horticoles : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les substrats horticoles en France et à l'échelle internationale : le point et les grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouillabilité et propriétés hydriques des supports de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring hysteretic hydraulic properties of peat and pine bark using a transient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Hysteretic Hydraulic Properties of Peat and Pine Bark using a Transient Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2005.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian páramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00625.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the moisture content of growing media by time domain reflectometry (TDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.275-279. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian paramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.478-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian Páramo : effect of water content and characteristics of hydrophobic organic matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPORTANCE OF HYDRIC HISTORY ON THE PHYSICAL PROPERTIES AND WETTABILITY OF PEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 644, pp.275-281. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2004.644.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et organisation de sols de Boulbène dans le Tarn : quelques éléments sur le passage d'une structure prismatique à une structure vertique dans les horizons enrichis en argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TDR to Estimate Hydraulic Conductivity and Air Entry in Growing Media and Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (2), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2002.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the wettability of organic materials in relation to water content by the capillary rise method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring the isotropic character of soil swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the wettability of organic substrates (peat and composted barks) by adsorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 481, pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouillabilité des substrats organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 406, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water content on the wettability of peats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF THE WETTABILITY OF ORGANIC SUBSTRATES (PEAT AND COMPOSTED BARK) BY ADSORPTION MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (481), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.1999.481.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourbes : Matériaux organiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 373, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropie du gonflement de sols argileux. Importance de la texture des argiles sur leurs propriétés macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de la Société française de Minéralogie et de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5 (2), 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and optimizing the physical properties of growing media for soilless cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in horticultural soilless culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.107-138, 2021, Burleigh Dodds Series in Agricultural Science, 978 1 78676 292 4. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0076.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of substrates hydrophobicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrats hors sol : dernières avancées & futurs challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du SIVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, AGROCAMPUS-OUEST, ESA, Geves, Université d'Angers, Végépolys, Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms explaining the evolution of substrates’ physical properties according to root and irrigation management: a synthesis of the Ecol’Eau Terreau project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les substrats pour optimiser le développement racinaire : une synthèse du projet Ecol’eau Terreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les propriétés des substrats horticoles pour optimiser le développement racinaire et la gestion de l’irrigation : état des lieux & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végépolys : carrefour des adhérents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency as a main factor influencing evolution of hydraulic properties of peat during Cultivation according to Irrigation Strategies and Root Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sensing Plant Water Status - Methods and Applications in Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux critères de performance de la qualité physique des substrats horticoles afin d’optimiser la gestion de l’irrigation en culture hors sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation du Pôle de compétitivité VEGEPOLYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : Bases agronomiques, contraintes environnementales. Marché et tendances stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l’ASTREDHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Orléans (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of root spatial distribution on physical and hydraulic properties of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la tourbe en Horticulture : constat et tendance actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Mondiale des Zones Humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Angers (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring physical properties of growing media and their evolution during drying/wetting cycles: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media and Composting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Charlotte (USA), United States. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water repellency of organic growing media used in Horticulture and consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guifang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienne (AUT), Austria. pp. 3455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du développement racinaire sur les propriétés physiques d'un substrat horticole maintenu en confort hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin GFHN, 35èmes journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Louvain (BE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the physico-chemical properties of Tunisian agricultural wastes during compsting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Ramiran International Conference : Treatment and use of organic residues in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne (PO), Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nottingham (GB), United Kingdom. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and salinity effects on measurements of growing media moisture content carried out with TDR and capacitance probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Wageningen, INT., Sep 2005, Angers, France. 697 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing media in french horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on their hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Angers (FR), France. pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen and water flows in peat substrate with root uptakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial respiration and its consequences on oxygen availability in peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'hydrophobie d'un sol et stabilisation de la structure suite à des apports de résidus de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of hydric history on the physical properties and wettability of peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Arnalp, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre propriétés physiques, degré de décomposition et mouillabilité des tourbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure del'isotropie du gonflement de sols au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : MAGI'50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ‘FertilPot’ biodegradable pot for root development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perreve-Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés hydrauliques de substrats en culture de rosier sous régime d’irrigation entre -1kPa (pF=1) et -10kPa (pF=2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting agent addition for limiting risks of hydrophobicity of peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, France. 50 (9), pp.S284, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different Irrigation Strategies on the Evolution of Peat Hydraulic Properties during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticulture Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S253-S254, 2015, Hortscience (Suppl.) - Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water Content of the Hydration Efficiency of some Organic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Media in France and Europe: Inventory and Current Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Largant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticultural Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S285, 2015, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Irrigation Management in Soilless Culture by taking into account the Influence of Root Development on the Evolution of Hydraulic Properties of Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S244-S245, 2015, Hortscience (suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil structure formation mechanism in clayey horizons. Swelling anisotropy and slickenside formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico. pp.vol. 6b;117-118, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Repellency of Peats: a Main Factor Influencing the Evolution of Their Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency & consequences on hysteresis phenomena and water retention: the case of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability and water retention properties of organic growing media influenced by coir fibre incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bussières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme de structuration des sols argileux. Cas des sols de Boulbènes à Villaudric (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Henri Poincaré (Nancy 1), Nancy, FRA.; Institut National Agronomique Paris Grignon (INAPG), Grignon, FRA.; Institut National Polytechnique de Lorraine (INPL), FRA.; Ecole Nationale Supérieure Agronomique de Rennes (ENSAR), Rennes, FRA. 1993, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2026.1713311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carl Fonteno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jackson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fonteno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020396" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Jackson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Fonteno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.66" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmilewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Alsanius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Bartley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.39" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E Jackson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Fonteno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050907" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1305.59" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.40" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.J. Donners" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verhoeven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.49" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerloch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.53" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Eugene Jackson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.01.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02496112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kerloch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/v14.11.0162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerloch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.11.0162" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannavo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1034.43" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervouet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun Rigane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medhioub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Qi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hafdhi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.46.10.1394" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafdhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun Rigane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medhioub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Le Besnerais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Rigane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2011.10737006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cosentino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Halett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.07.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKSKP2HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giuffrida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naasz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.33" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.23" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel-Chevillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133470v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.49" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00966.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFKG2R4G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Naasz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Portal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podwojewski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00625.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BN856MNV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Portal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.644.37" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679107v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.3730" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1999.481.11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0076.04" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Fonteno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918014v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifang Qi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02879379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miquel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perreve-Genet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537067v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02542629v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schmilewski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Largant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552762v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chassagneux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2026.1713311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carl Fonteno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jackson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fonteno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020396" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Jackson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Fonteno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.66" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmilewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Alsanius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1305.59" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.40" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Bartley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.39" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E Jackson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Fonteno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.J. Donners" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verhoeven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.49" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerloch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.53" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Eugene Jackson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.01.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02496112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kerloch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/v14.11.0162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerloch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.11.0162" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannavo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1034.43" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun Rigane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medhioub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Berre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hafdhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.46.10.1394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Qi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafdhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun Rigane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medhioub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Le Besnerais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Rigane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2011.10737006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cosentino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Halett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.07.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKSKP2HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giuffrida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naasz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.33" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00966.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFKG2R4G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel-Chevillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.49" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663024v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655089v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Naasz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133493v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Portal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podwojewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00625.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BN856MNV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Portal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.644.37" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679107v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.3730" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1999.481.11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0076.04" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Fonteno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565611v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918014v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifang Qi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02879379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miquel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perreve-Genet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552786v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540218v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537067v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02542629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schmilewski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Largant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chassagneux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>