--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in physical properties of growing media constituents according to biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2026.1713311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐phase organization and shrinkage properties of some growing media constituents according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (6), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.70159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat shrinkage during drying according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (1389), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1389.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review and analysis of particle size parameters and their relationships to physical properties of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Carl Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (3), pp.652 - 666. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Description and Classification of Growing Media Particle Morphology through Dynamic Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.396. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in substrate particle characterization using dynamic image analysis compared to sieving procedure for predicting water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1377), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated glossary of terms and basic characteristics of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W. Alsanius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (1377), pp.925-934. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution of growing media constituents using dynamic image analysis: Parametrization and comparison to sieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.767-780. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of peat-based substrate hydrophobicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1305, pp.449-454. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1305.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing rehydration efficiency of hydrophilic (wood fiber) vs potentially hydrophobic (peat) substrates using different irrigation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1317, pp.343-350. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for particle shape analysis of substrate components: initial results and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1317), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Wood Fiber for Reducing Risks of Hydrophobicity in Peat-Based Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.907. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11050907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of recycled stone wool substrate granulate as substrate component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P.J. Donners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1266, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hydraulic properties of peat-based mixes for explaining root development according to irrigation strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Acta Horticulturae, 1266, pp.353-360. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make substrates’ R&D greater? The results of the 2017 ISHS Working Group Growing Media survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different irrigation strategies on the evolution of peat hydraulic properties during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.207 - 212. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming physical limitations in alternative growing media with and without peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.413 - 422. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of organic substrates’ wettability from contact angle measurements and hydration efficiency tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.199 - 206. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of hydraulic properties and wettability of organic growing media during cultivation according to irrigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 217, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et substrats, un challenge mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France. Revue de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (641 (05-06)), pp.212/214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore tortuosity and wettability as main characteristics of the evolution of hydraulic properties of organic growing media during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), n.p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/v14.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore Tortuosity and Wettability as Main Characteristics of the Evolution of Hydraulic Properties of Organic Growing Media during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of freezing on the physical properties and wettability of highly decomposed peats used as growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Peat Particle Size Effects on Spatial Root Distribution and Changes on Aeration Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPORTANCE OF PEAT PARTICLE SIZE EFFECTS ON SPATIAL ROOT DISTRIBUTION AND CHANGES ON AERATION PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1034.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSEQUENCES OF ROOT DEVELOPMENT ON THE EVOLUTION OF HYDRAULIC PROPERTIES OF PEAT GROWING MEDIA UNDER A CONSTANT AND OPTIMAL WATER REGIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151 (1013), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PHYSICAL, CHEMICAL, BIOCHEMICAL AND PHYTOTOXICITY OF TUNISIAN MATURE AGRICULTURAL WASTES AS COMPOSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.225-230. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-organismes et substrats : une complexité à maîtriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 843, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat particle size effects on spatial root distribution, and changes on hydraulic and aeration properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost : des effets suppressifs à l’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 845, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of physicochemical, biochemical and phytotoxicity of tunisian mature agricultural wastes composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;41570, pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF PEATS: A MAIN FACTOR INFLUENCING THE EVOLUTION OF THEIR PHYSICAL PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of root development on the evolution of hydraulic properties of peat growing media under a constant and optimal water regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;40833, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prochaine étape dans l’optimisation des substrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.848-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe sous pression environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Root Growth on the Physical Properties of Peat Substrate under a Constant Water Regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI.46.10.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Device for Continual Measurement of Water Retention and Shrink/Swell Properties during Drying/Wetting Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1298-1302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of root growth on the physical properties of peat substrate under a constant water regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : la vie microbienne entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 757, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2011.10737006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different methods for measuring the hydrophobicity of soil aggregates give the same trends in soil amended with residue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Halett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (1-2), pp.221-227. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrati di coltivazione per una orto-floricoltura sostenible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giuffrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical properties of peat: a key factor for modern growing media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON HYSTERETIC BEHAVIOURS OF THE WATER RETENTION CURVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 819, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICAL PROPERTIES OF GROWING MEDIA: STATE OF THE ART AND FUTURE CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (819), pp.65-72. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROBIAL RESPIRATION AND ITS CONSEQUENCES ON OXYGEN AVAILABILITY IN PEAT SUBSTRATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.91-96. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media related to hysteretic water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.156-159. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00966.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OXYGEN AND WATER FLOWS IN PEAT SUBSTRATE WITH ROOT UPTAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (779), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROWING MEDIA IN FRENCH HORTICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON THEIR HYDRAULIC PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE AND SALINITY EFFECTS ON MEASUREMENTS OF GROWING MEDIA MOISTURE CONTENT CARRIED OUT WITH TDR AND CAPACITANCE PROBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.393-400. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les substrats horticoles : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les substrats horticoles en France et à l'échelle internationale : le point et les grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouillabilité et propriétés hydriques des supports de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring hysteretic hydraulic properties of peat and pine bark using a transient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Hysteretic Hydraulic Properties of Peat and Pine Bark using a Transient Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2005.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian páramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00625.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the moisture content of growing media by time domain reflectometry (TDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.275-279. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian paramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.478-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian Páramo : effect of water content and characteristics of hydrophobic organic matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPORTANCE OF HYDRIC HISTORY ON THE PHYSICAL PROPERTIES AND WETTABILITY OF PEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 644, pp.275-281. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2004.644.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et organisation de sols de Boulbène dans le Tarn : quelques éléments sur le passage d'une structure prismatique à une structure vertique dans les horizons enrichis en argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TDR to Estimate Hydraulic Conductivity and Air Entry in Growing Media and Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (2), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2002.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the wettability of organic materials in relation to water content by the capillary rise method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring the isotropic character of soil swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the wettability of organic substrates (peat and composted barks) by adsorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 481, pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouillabilité des substrats organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 406, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water content on the wettability of peats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF THE WETTABILITY OF ORGANIC SUBSTRATES (PEAT AND COMPOSTED BARK) BY ADSORPTION MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (481), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.1999.481.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourbes : Matériaux organiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 373, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropie du gonflement de sols argileux. Importance de la texture des argiles sur leurs propriétés macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de la Société française de Minéralogie et de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5 (2), 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and optimizing the physical properties of growing media for soilless cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in horticultural soilless culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.107-138, 2021, Burleigh Dodds Series in Agricultural Science, 978 1 78676 292 4. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0076.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of substrates hydrophobicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrats hors sol : dernières avancées & futurs challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du SIVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, AGROCAMPUS-OUEST, ESA, Geves, Université d'Angers, Végépolys, Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms explaining the evolution of substrates’ physical properties according to root and irrigation management: a synthesis of the Ecol’Eau Terreau project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les substrats pour optimiser le développement racinaire : une synthèse du projet Ecol’eau Terreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les propriétés des substrats horticoles pour optimiser le développement racinaire et la gestion de l’irrigation : état des lieux & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végépolys : carrefour des adhérents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency as a main factor influencing evolution of hydraulic properties of peat during Cultivation according to Irrigation Strategies and Root Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sensing Plant Water Status - Methods and Applications in Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux critères de performance de la qualité physique des substrats horticoles afin d’optimiser la gestion de l’irrigation en culture hors sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation du Pôle de compétitivité VEGEPOLYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : Bases agronomiques, contraintes environnementales. Marché et tendances stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l’ASTREDHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Orléans (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of root spatial distribution on physical and hydraulic properties of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la tourbe en Horticulture : constat et tendance actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Mondiale des Zones Humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Angers (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring physical properties of growing media and their evolution during drying/wetting cycles: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media and Composting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Charlotte (USA), United States. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water repellency of organic growing media used in Horticulture and consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guifang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienne (AUT), Austria. pp. 3455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du développement racinaire sur les propriétés physiques d'un substrat horticole maintenu en confort hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin GFHN, 35èmes journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Louvain (BE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the physico-chemical properties of Tunisian agricultural wastes during compsting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Ramiran International Conference : Treatment and use of organic residues in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne (PO), Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nottingham (GB), United Kingdom. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and salinity effects on measurements of growing media moisture content carried out with TDR and capacitance probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Wageningen, INT., Sep 2005, Angers, France. 697 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing media in french horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on their hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Angers (FR), France. pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen and water flows in peat substrate with root uptakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial respiration and its consequences on oxygen availability in peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'hydrophobie d'un sol et stabilisation de la structure suite à des apports de résidus de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of hydric history on the physical properties and wettability of peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Arnalp, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre propriétés physiques, degré de décomposition et mouillabilité des tourbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure del'isotropie du gonflement de sols au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : MAGI'50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ‘FertilPot’ biodegradable pot for root development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perreve-Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés hydrauliques de substrats en culture de rosier sous régime d’irrigation entre -1kPa (pF=1) et -10kPa (pF=2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting agent addition for limiting risks of hydrophobicity of peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, France. 50 (9), pp.S284, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different Irrigation Strategies on the Evolution of Peat Hydraulic Properties during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticulture Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S253-S254, 2015, Hortscience (Suppl.) - Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water Content of the Hydration Efficiency of some Organic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Media in France and Europe: Inventory and Current Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Largant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticultural Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S285, 2015, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Irrigation Management in Soilless Culture by taking into account the Influence of Root Development on the Evolution of Hydraulic Properties of Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S244-S245, 2015, Hortscience (suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil structure formation mechanism in clayey horizons. Swelling anisotropy and slickenside formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico. pp.vol. 6b;117-118, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Repellency of Peats: a Main Factor Influencing the Evolution of Their Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency & consequences on hysteresis phenomena and water retention: the case of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability and water retention properties of organic growing media influenced by coir fibre incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bussières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme de structuration des sols argileux. Cas des sols de Boulbènes à Villaudric (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Henri Poincaré (Nancy 1), Nancy, FRA.; Institut National Agronomique Paris Grignon (INAPG), Grignon, FRA.; Institut National Polytechnique de Lorraine (INPL), FRA.; Ecole Nationale Supérieure Agronomique de Rennes (ENSAR), Rennes, FRA. 1993, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in physical properties of growing media constituents according to biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2026.1713311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating microbial ecology principles into growing media formulation for reliable biological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix W Alsanius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Debode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brechtje de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karin Rosberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5/2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2026.1794701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐phase organization and shrinkage properties of some growing media constituents according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (6), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.70159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat shrinkage during drying according to particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (1389), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1389.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review and analysis of particle size parameters and their relationships to physical properties of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Carl Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (3), pp.652 - 666. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Description and Classification of Growing Media Particle Morphology through Dynamic Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.396. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in substrate particle characterization using dynamic image analysis compared to sieving procedure for predicting water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1377), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated glossary of terms and basic characteristics of growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W. Alsanius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (1377), pp.925-934. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution of growing media constituents using dynamic image analysis: Parametrization and comparison to sieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.767-780. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for particle shape analysis of substrate components: initial results and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1317), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Wood Fiber for Reducing Risks of Hydrophobicity in Peat-Based Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C Fonteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.907. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11050907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of peat-based substrate hydrophobicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1305, pp.449-454. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1305.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing rehydration efficiency of hydrophilic (wood fiber) vs potentially hydrophobic (peat) substrates using different irrigation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1317, pp.343-350. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1317.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of recycled stone wool substrate granulate as substrate component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P.J. Donners</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verhoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1266, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant hydraulic properties of peat-based mixes for explaining root development according to irrigation strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Acta Horticulturae, 1266, pp.353-360. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1266.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make substrates’ R&D greater? The results of the 2017 ISHS Working Group Growing Media survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different irrigation strategies on the evolution of peat hydraulic properties during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.207 - 212. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming physical limitations in alternative growing media with and without peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.413 - 422. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of organic substrates’ wettability from contact angle measurements and hydration efficiency tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1168, pp.199 - 206. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1168.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of hydraulic properties and wettability of organic growing media during cultivation according to irrigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 217, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et substrats, un challenge mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France. Revue de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (641 (05-06)), pp.212/214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore tortuosity and wettability as main characteristics of the evolution of hydraulic properties of organic growing media during cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), n.p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/v14.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore Tortuosity and Wettability as Main Characteristics of the Evolution of Hydraulic Properties of Organic Growing Media during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.11.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of freezing on the physical properties and wettability of highly decomposed peats used as growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Peat Particle Size Effects on Spatial Root Distribution and Changes on Aeration Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPORTANCE OF PEAT PARTICLE SIZE EFFECTS ON SPATIAL ROOT DISTRIBUTION AND CHANGES ON AERATION PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1034.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost : des effets suppressifs à l’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 845, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-organismes et substrats : une complexité à maîtriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 843, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat particle size effects on spatial root distribution, and changes on hydraulic and aeration properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of physicochemical, biochemical and phytotoxicity of tunisian mature agricultural wastes composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;41570, pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF PEATS: A MAIN FACTOR INFLUENCING THE EVOLUTION OF THEIR PHYSICAL PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of root development on the evolution of hydraulic properties of peat growing media under a constant and optimal water regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;40833, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prochaine étape dans l’optimisation des substrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.848-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSEQUENCES OF ROOT DEVELOPMENT ON THE EVOLUTION OF HYDRAULIC PROPERTIES OF PEAT GROWING MEDIA UNDER A CONSTANT AND OPTIMAL WATER REGIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151 (1013), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PHYSICAL, CHEMICAL, BIOCHEMICAL AND PHYTOTOXICITY OF TUNISIAN MATURE AGRICULTURAL WASTES AS COMPOSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013, pp.225-230. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Device for Continual Measurement of Water Retention and Shrink/Swell Properties during Drying/Wetting Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1298-1302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Root Growth on the Physical Properties of Peat Substrate under a Constant Water Regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI.46.10.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe sous pression environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of root growth on the physical properties of peat substrate under a constant water regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : la vie microbienne entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 757, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Compost Maturity, Hydrophysical and Physicochemical Properties: Indicators for Use as a Component of Growing Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medhioub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2011.10737006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different methods for measuring the hydrophobicity of soil aggregates give the same trends in soil amended with residue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Halett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (1-2), pp.221-227. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrati di coltivazione per una orto-floricoltura sostenible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giuffrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italus Hortus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical properties of peat: a key factor for modern growing media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON HYSTERETIC BEHAVIOURS OF THE WATER RETENTION CURVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 819, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICAL PROPERTIES OF GROWING MEDIA: STATE OF THE ART AND FUTURE CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (819), pp.65-72. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2009.819.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OXYGEN AND WATER FLOWS IN PEAT SUBSTRATE WITH ROOT UPTAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (779), pp.191-198. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROWING MEDIA IN FRENCH HORTICULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER REPELLENCY OF ORGANIC GROWING MEDIA AND ITS CONSEQUENCES ON THEIR HYDRAULIC PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE AND SALINITY EFFECTS ON MEASUREMENTS OF GROWING MEDIA MOISTURE CONTENT CARRIED OUT WITH TDR AND CAPACITANCE PROBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.393-400. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROBIAL RESPIRATION AND ITS CONSEQUENCES ON OXYGEN AVAILABILITY IN PEAT SUBSTRATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 779, pp.91-96. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.779.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media related to hysteretic water retention properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.156-159. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00966.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouillabilité et propriétés hydriques des supports de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les substrats horticoles en France et à l'échelle internationale : le point et les grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les substrats horticoles : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 479, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring hysteretic hydraulic properties of peat and pine bark using a transient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Hysteretic Hydraulic Properties of Peat and Pine Bark using a Transient Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2005.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the moisture content of growing media by time domain reflectometry (TDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.275-279. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian páramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00625.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian paramo: effect of water content and characteristics of hydrophobic organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.478-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of volcanic ash soils from Ecuadorian Páramo : effect of water content and characteristics of hydrophobic organic matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.487-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPORTANCE OF HYDRIC HISTORY ON THE PHYSICAL PROPERTIES AND WETTABILITY OF PEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel-Chevillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 644, pp.275-281. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2004.644.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et organisation de sols de Boulbène dans le Tarn : quelques éléments sur le passage d'une structure prismatique à une structure vertique dans les horizons enrichis en argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (2), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TDR to Estimate Hydraulic Conductivity and Air Entry in Growing Media and Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (2), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2002.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the wettability of organic materials in relation to water content by the capillary rise method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring the isotropic character of soil swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mouillabilité des substrats organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 406, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the wettability of organic substrates (peat and composted barks) by adsorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 481, pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of water content on the wettability of peats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF THE WETTABILITY OF ORGANIC SUBSTRATES (PEAT AND COMPOSTED BARK) BY ADSORPTION MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bellon-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (481), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.1999.481.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tourbes : Matériaux organiques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 373, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropie du gonflement de sols argileux. Importance de la texture des argiles sur leurs propriétés macroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de la Société française de Minéralogie et de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5 (2), 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and optimizing the physical properties of growing media for soilless cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in horticultural soilless culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.107-138, 2021, Burleigh Dodds Series in Agricultural Science, 978 1 78676 292 4. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0076.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of coir for reducing risks of substrates hydrophobicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Eugene Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrats hors sol : dernières avancées & futurs challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du SIVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, AGROCAMPUS-OUEST, ESA, Geves, Université d'Angers, Végépolys, Jan 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms explaining the evolution of substrates’ physical properties according to root and irrigation management: a synthesis of the Ecol’Eau Terreau project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les propriétés des substrats horticoles pour optimiser le développement racinaire et la gestion de l’irrigation : état des lieux & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végépolys : carrefour des adhérents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles connaissances sur les substrats pour optimiser le développement racinaire : une synthèse du projet Ecol’eau Terreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency as a main factor influencing evolution of hydraulic properties of peat during Cultivation according to Irrigation Strategies and Root Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sensing Plant Water Status - Methods and Applications in Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux critères de performance de la qualité physique des substrats horticoles afin d’optimiser la gestion de l’irrigation en culture hors sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation du Pôle de compétitivité VEGEPOLYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports de culture : Bases agronomiques, contraintes environnementales. Marché et tendances stratégiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l’ASTREDHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Orléans (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of root spatial distribution on physical and hydraulic properties of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la tourbe en Horticulture : constat et tendance actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Mondiale des Zones Humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Angers (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory method for measuring physical properties of growing media and their evolution during drying/wetting cycles: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media and Composting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Charlotte (USA), United States. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the physico-chemical properties of Tunisian agricultural wastes during compsting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun Rigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medhioub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Ramiran International Conference : Treatment and use of organic residues in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbonne (PO), Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du développement racinaire sur les propriétés physiques d'un substrat horticole maintenu en confort hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin GFHN, 35èmes journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Louvain (BE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water repellency of organic growing media used in Horticulture and consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guifang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienne (AUT), Austria. pp. 3455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on hysteretic behaviours of the water retention curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nottingham (GB), United Kingdom. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and salinity effects on measurements of growing media moisture content carried out with TDR and capacitance probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Wageningen, INT., Sep 2005, Angers, France. 697 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing media in french horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Angers, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency of organic growing media and its consequences on their hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Angers (FR), France. pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen and water flows in peat substrate with root uptakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial respiration and its consequences on oxygen availability in peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Growing Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Angers (FR), France. pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'hydrophobie d'un sol et stabilisation de la structure suite à des apports de résidus de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of hydric history on the physical properties and wettability of peat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media and Hydroponics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Arnalp, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre propriétés physiques, degré de décomposition et mouillabilité des tourbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure del'isotropie du gonflement de sols au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : MAGI'50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ‘FertilPot’ biodegradable pot for root development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perreve-Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Growing Media, Soilless Cultivation and Compost Utilization in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different Irrigation Strategies on the Evolution of Peat Hydraulic Properties during Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticulture Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S253-S254, 2015, Hortscience (Suppl.) - Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water Content of the Hydration Efficiency of some Organic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Media in France and Europe: Inventory and Current Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schmilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Largant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Society for Horticultural Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S285, 2015, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Irrigation Management in Soilless Culture by taking into account the Influence of Root Development on the Evolution of Hydraulic Properties of Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, United States. 50 (9), pp.S244-S245, 2015, Hortscience (suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting agent addition for limiting risks of hydrophobicity of peat substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fonteno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New Orleans, France. 50 (9), pp.S284, Hortscience (Suppl.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés hydrauliques de substrats en culture de rosier sous régime d’irrigation entre -1kPa (pF=1) et -10kPa (pF=2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil structure formation mechanism in clayey horizons. Swelling anisotropy and slickenside formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico. pp.vol. 6b;117-118, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Repellency of Peats: a Main Factor Influencing the Evolution of Their Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water repellency & consequences on hysteresis phenomena and water retention: the case of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability and water retention properties of organic growing media influenced by coir fibre incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bussières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme de structuration des sols argileux. Cas des sols de Boulbènes à Villaudric (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Henri Poincaré (Nancy 1), Nancy, FRA.; Institut National Agronomique Paris Grignon (INAPG), Grignon, FRA.; Institut National Polytechnique de Lorraine (INPL), FRA.; Ecole Nationale Supérieure Agronomique de Rennes (ENSAR), Rennes, FRA. 1993, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2026.1713311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carl Fonteno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jackson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fonteno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020396" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Jackson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Fonteno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.66" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmilewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Alsanius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1305.59" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.40" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Bartley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.39" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E Jackson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Fonteno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.J. Donners" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verhoeven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.45" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.49" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerloch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.53" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Eugene Jackson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.01.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02496112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kerloch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/v14.11.0162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerloch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.11.0162" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannavo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1034.43" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun Rigane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medhioub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Berre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hafdhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.46.10.1394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Qi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafdhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun Rigane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medhioub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Le Besnerais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Rigane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2011.10737006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cosentino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Halett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.07.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKSKP2HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giuffrida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naasz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.33" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00966.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFKG2R4G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel-Chevillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.49" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663024v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655089v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Naasz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133493v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Portal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podwojewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00625.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BN856MNV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Portal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.644.37" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679107v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.3730" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1999.481.11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687943v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0076.04" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Fonteno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565611v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918014v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifang Qi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02879379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miquel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perreve-Genet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552786v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540218v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537067v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02542629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schmilewski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Largant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chassagneux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2026.1713311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05610701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix W Alsanius" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Debode" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje de Haas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karin Rosberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2026.1794701" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.70159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carl Fonteno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jackson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fonteno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Jackson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Fonteno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.66" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmilewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Alsanius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Bartley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.39" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E Jackson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Fonteno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1305.59" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1317.40" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.J. Donners" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verhoeven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.45" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1266.49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.27" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.53" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Eugene Jackson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1168.26" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.01.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02496112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kerloch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/v14.11.0162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133424v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerloch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.11.0162" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannavo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1034.43" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hervouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537222v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun Rigane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medhioub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Qi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hafdhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.46.10.1394" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafdhi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun Rigane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medhioub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Le Besnerais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Rigane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2011.10737006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cosentino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Halett" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.07.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKSKP2HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giuffrida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naasz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.33" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.819.6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133478v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.23" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel-Chevillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133473v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillemain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.49" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.779.9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00966.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFKG2R4G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Naasz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886034v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133493v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Portal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podwojewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00625.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BN856MNV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Portal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.644.37" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133496v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.3730" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669349v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Riviere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1999.481.11" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715421v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0076.04" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Fonteno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02885494v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02870647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466619v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918026v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918014v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729350v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729704v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729710v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifang Qi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756795v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757599v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729817v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729768v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729766v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177306v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763068v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02879379v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miquel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perreve-Genet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540218v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537067v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02542629v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schmilewski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Largant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552762v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552786v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549683v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouzigues" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526201v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729718v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chassagneux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>