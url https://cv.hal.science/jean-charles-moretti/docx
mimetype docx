--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -100,459 +100,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scellements dans l’architecture de Délos (2024)</w:t>
+                <w:t xml:space="preserve">The coastal flooding risk throughout the twenty-first century at the ancient city of Delos, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malliouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Petrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Vandarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-025-07263-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géologie et architecture à Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Bonora Andujar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14v96⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14v95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scellements dans l’architecture de Délos (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Violaine Sautter</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Attuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bonora Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14v95⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14v96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-05051715v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos : une architecture aux marbres mêlés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -590,51 +590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux du sport sur l’île de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Le sport dans la Grèce antique, 423, pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -685,51 +685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -823,51 +823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp.58-61</w:t>
@@ -900,51 +900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Συνέντευξη : μια ζωή στη Δήλο</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Αρχαιολογία και Τέχνες</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 141, pp.4-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -969,7039 +969,7039 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos. 150 ans d’explorations archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622 (Juillet-août 2023), pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaulieu-sur-mer, Délos et ses pierres : la fabrique d’une ville antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos. 150 ans d’explorations archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 622, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Roy (1929-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 75 (1), pp.3-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.231.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arch.231.0003⟩</w:t>
+                <w:t xml:space="preserve">hal-04252732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travaux de restauration des murs à Délos (2020-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Karvonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkisti Tsampra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (2021), pp.247-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.1319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travaux de restauration des murs à Délos (2013-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Karvonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Malmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (2021), pp.151-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos. Les pierres à bâtir : carrières locales et roches importées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 622 (Juillet-août 2023), pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2023, 622 (Juillet-août 2023), pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORANGE PCR « Théâtre antique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 625, pp.5</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de YEGÜL Fikret K., The Temple of Artemis at Sardis (Archaeological Exploration of Sardis Reports 7), Harvard University Press, Cambridge Massachusetts, Londres, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Alkisti Tsampra</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 74 (2), pp.448-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.222.0448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marble quarries in Delos Island (Greece): a geological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Vettor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2022014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Αρχαιολογικός Οδηγός: Δήλος</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Αρχαιολογία και Τέχνες</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.112-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de HELLSTRÖM Pontus, BLID Jesper, The Andrones (Labraunda 5), Stockholm, Swedish Research Institute in Istanbul, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 419-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delos archaeological marbles: A preliminary geochemistry‐based quarry provenance study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vettor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Harivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo : l’acropole (la colline du Prophète Élie) - 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo : l’acropole (la colline du Prophète Élie) - 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORANGE « PCR Architecture, technique et décor du théâtre antique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.219-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géologie et architecture à Délos : l'usage de la pierre dans les monuments de ce site majeur de la Grèce antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre - MSH-LSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La restauration de la base de Ménodôros à Délos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileia Manidaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 145 (2021), pp.247-290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bch.1319⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143 (2), pp.659-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de H. P. Isler, Antike Theaterbauten: ein Handbuch, Verlag der Österreichischen Akademie der Wissenschaften, Vienne (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Letellier-Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.469-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02417848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de l’archéologie du théâtre antique d’Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine(s) en Provence-Alpes-Côte d’Azur, Lettre d'information de la Direction Régionale des Affaires Culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Lettre d'information de la Direction Régionale des Affaires Culturelles, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre antique d’Orange : un immense chantier au service de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02167655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de Baelo Claudia : vers une restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Bustamente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Fellague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Meaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47.1, pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.7388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les monuments érigés à Délos et à Athènes en l’honneur de Ménodôros, pancratiaste et lutteur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Baboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 145 (2021), pp.151-232</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 139-140 (1), pp.345-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claros, le temple d’Apollon : travaux réalisés en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bonora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Malmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXIV, pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots grecs de la ville antique d’après l'Onomasticon de Pollux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.255-257</w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, p. 163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01639176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claros, le temple d’Apollon : travaux réalisés en 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bonora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Malmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXIII, pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches récentes au théâtre de Baelo Claudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 74 (2), pp.448-451. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, pp.118-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01549103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salle hypostyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pont</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2022014⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138 (2), pp.758-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2014.8061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03223231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claros, le temple d’Apollon : Travaux réalisés en 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bonora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Malmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Αρχαιολογία και Τέχνες</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXII, pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture des théâtres en Grèce antique avant l'époque impériale : un point de vue sur les études publiées entre 1994 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.195-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atlas, le mur Est de la Palestre du lac, l’Artémision et l’Édifice circulaire au flanc Ouest de l’Agora de Théophrastos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134 (2), pp.575-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2010.7723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03223238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atlas, la prétendue Chapelle de Dionysos et l’Artémision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 133 (2), pp.625-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2009.7590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03223244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atlas, les édifices gymnasiaux, la prétendue Chapelle de Dionysos et l’Artémision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristophane Konstantatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132 (2), pp.823-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2008.7538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 131 (2), pp.982-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2007.7804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauvel à Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monuments et mémoires de la Fondation Eugène Piot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir du théâtre et théâtre du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 130 (2), pp.728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2006.7789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre du Létoon de Xanthos : état des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.145-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00068690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia. À propos de B. Petrakos, O Demos tou Rhamnountos, I et II, Athènes, 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.767-684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00079301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre du Letoon de Xanthos : état des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.145-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inventaire des monuments funéraires de la France gallo-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mort des notables en Gaule romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.27-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00068728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions publiques et programmes édilitaires en Grèce entre le IIe s. av. J.-C. et le 1er s. ap J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, supplément 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Wurch-Közelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Sarris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 125 (2), pp.609-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2001.7160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Theater of the Sanctuary of Dionysos Eleuthereus in Late Fifth-Century Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cropp (éd)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lee (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illinois Classical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 24-25, pp.377-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre du sanctuaire de Dionysos Éleuthéreus à Athènes, au Ve s. av. J. -C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 (2), pp.275-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2000.4419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delos (notice)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Neue Pauly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13, pp.703-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1574-9347_dnp_e1307710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théâtres de Xanthos et du Létoôn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 239, pp.52-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bâtiment de scène du théâtre de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, p. 419-422</w:t>
+              <w:t xml:space="preserve">, 1998, pp.227-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graffites de la Palestre du lac à Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
-              </w:r>
-[...357 lines deleted...]
-                <w:t xml:space="preserve">Vasileia Manidaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143 (2), pp.659-683. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bch.941⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 122 (1), pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1998.7172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monument archaïque à Délos sur le front de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22, pp.469-499</w:t>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.227-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouille du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine(s) en Provence-Alpes-Côte d’Azur, Lettre d'information de la Direction Régionale des Affaires Culturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6 (1), pp.471-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anata.1998.916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et destinations du proskènion dans les théâtres hellénistiques de Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Guen (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.30-35</w:t>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 47, pp.13-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...195 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La divinité tutélaire du grand autel de la Place du théâtre à Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 139-140 (1), pp.345-416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bch.352⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 121 (2), pp.667-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1997.4579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00096464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inventaires du gymnase de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Olivier Riss</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121 (1), pp.125-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1997.1630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00096456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121 (2), pp.776 - 789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1997.7072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre classique : l'archéologie désespoir des philologues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gymnase de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 120 (2), pp.617-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1996.4621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12, pp.43-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'archéologie moderne et d'archéologie générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12, pp.43-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listes éphébiques (notices 94-95)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Landes (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stade romain et ses spectacles : catalogue de l'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.269-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spectacles du stade dans l'Orient romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Landes (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stade romain et ses spectacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.45-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">stèle funéraire (notice 85)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stade romain et ses spectacles, catalogue de l'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des masques et des théâtres en Grèce et en Asie Mineure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 95, pp.207-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de l'architecture théâtrale en Sicile et en Italie Méridionale (Ve-IIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (3), pp.72-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.1993.2077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur la nomenclature grecque de l'architecture théâtrale : &amp;quot;petasos&amp;quot; et la dénomiation grecque des velums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, XXIV, pp.299-310. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 2, pp.133-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtres d'Argos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, p. 163-178</w:t>
+              <w:t xml:space="preserve">Sites et monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00068950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle d'archéologie française en Grèce. Delphes aux sources d'Apollon : notice 49.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Riss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalogue de l'exposition : un siècle d'archéologie française en Grèce. Delphes aux sources d'Apollon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.23-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de l'acropole : une prouesse technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.118-126</w:t>
+              <w:t xml:space="preserve">Le Monde de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture des théâtres enAsie Mineure (1980-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Riss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2, pp.9-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entrées en scène dans le théâtre grec : l'apport de l'archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Véronique Picard</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 38, pp.79-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation des théâtres de Grèce aux spectacles impériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Landes (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacula. Le théâtre antique et ses spectacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, II, pp.179-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture des théâtres en Grèce (1980-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1, pp.7-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00096743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les courses de chars dans l'Orient grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Landes (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cirque et les courses de chars. Rome-Byzance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delobette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 138 (2), pp.758-759. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bch.2014.8061⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 113 (1), pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1989.4732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00096446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre d'Argos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.195-223</w:t>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 102, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur les travaux de l'école française en Grèce en 1987</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Pentazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 134 (2), pp.575-577. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bch.2010.7723⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 112 (2), pp.697-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1988.6749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...3745 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...110 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vignette de traité à Delphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 111 (1), pp.157-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8067,90 +8067,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scellements archaïques, classiques et hellénistiques dans l’architecture délienne : vestiges et témoignages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Attuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Les assemblages en bois et en métal dans l’architecture monumentale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabel Bonora, Stéphane Lamouille, Jean-Charles Moretti et Stéphanie Zugmeyer, Dec 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8201,51 +8201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN ON- AND OFFSHORE ARCHAEOLOGICAL PROSPECTION: PROCEEDINGS OF THE 15TH INTERNATIONAL CONFERENCE ON ARCHAEOLOGICAL PROSPECTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Leibnizstrasse 9, Kiel, Germany. pp.287-291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8292,51 +8292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un Lyonnais à la redécouverte de la Grèce antique : Jean-Baptiste Vietty et l’Expédition de Morée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8525,51 +8525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8663,51 +8663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8745,51 +8745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temple de l'oracle d'Apollon à Claros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres d'Archéologie de l'Institut Français d'Études Anatoliennes - Archéologies et espaces parcourus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Istanbul, Turquie. pp.111-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8827,51 +8827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes au théâtre de Baelo Claudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8935,51 +8935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fronts de scène en Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9030,51 +9030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implantation du théâtre d'Argos dans un lieu plein de sanctuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pariente (éd.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9125,51 +9125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ateliers d'architecture dans le monde égéen du VIe siècle av. J. -C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Des Courtlls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9252,51 +9252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les théâtres antiques et leurs entrées. Parodos et aditus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOM Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 379 p., 2024, 978-2-35668-085-3</w:t>
             </w:r>
           </w:p>
@@ -9317,1202 +9317,1202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EAD XLVI, L’Artemision, Tome I. L’histoire des fouilles et le temple hellénistique, Athènes, École française d’Athènes, 2021 (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Llinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 978-2-86958-542-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EAD XLVI, L’Artémision, Tome I. L’histoire des fouilles et le temple hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Llinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephorie des antiquités des Cyclades, Κυκλαδικά στιγμιότιπα / Instantanés cycladique / στη Δήλο / à Délos, Athènes, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2022, 978-2-86958-542-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éphorie des antiquités des Cyclades. In press, 978-960-386-466-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire la ville en grec aux époques antique et byzantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Éphorie des antiquités des Cyclades. In press, 978-960-386-466-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lopez Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliane Lopez; Virginie Mathé; Jean-Charles Moretti. MOM éditions, 2020, Dire la ville en grec aux époques antique et byzantine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire la ville en grec aux époques antique et byzantine. Actes du colloque de Créteil, 10-11 juin 2016. Introduction et Direction de l'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Lopez-Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.9207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hippodromes et les concours hippiques dans la Grèce antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MORETTI Jean-Charles; VALAVANIS Panos. Peeters, Bulletin de Correspondance Hellénique, Supplément 62, 2019, 978-2-86958-313-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane López-Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MOM Editions, 1, 2019, Histoire &amp; Épigraphie, 978-2-35668-062-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.6411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">halshs-02000092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos . Δήλος . Delos 1873-1913 : Images d'une ville antique révélée par la fouille - Εικόνες μιας αρχαίας πόλης που έφερε στο φως η ανασκαφή - Ιmages of an ancient city revealed through excavation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MOM Editions, 1, 2019, Histoire &amp; Épigraphie, 978-2-35668-062-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélissa, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02167660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration Archéologique de Délos XLIII, Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">MORETTI Jean-Charles; VALAVANIS Panos. Peeters, Bulletin de Correspondance Hellénique, Supplément 62, 2019, 978-2-86958-313-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École française d’Athènes. , 2015, 978-2-86958-264-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03210934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mélissa, 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, 2005, Sites et monuments. Ecole française d'Athènes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau choix d'inscriptions de Délos. Lois, comptes et inventaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">École française d’Athènes. , 2015, 978-2-86958-264-4</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Prêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, 4, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et société dans le Grèce antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre de Poche, 2001, Références</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00094588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos. Ile sacrée et ville cosmopolite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">De Boccard, 2005, Sites et monuments. Ecole française d'Athènes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 1996, Patrimoine de la Méditerranée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...183 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00094553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ateliers d'architecture dans le monde égéen du VIe s. av. J.-C., Actes du Coll. d'Istanbul, 1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Des Courtils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Des Courtils, Jacques et Moretti, Jean-Charles. De Boccard, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10588,51 +10588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10683,51 +10683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2016. Theatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konogan Beaufay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10765,51 +10765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10845,242 +10845,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les aditus du théâtre d’Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Djamila Fellague; Jean-Charles Moretti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les théâtres antiques et leurs entrées. Parodos et aditus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM éditions, Archéologie(s) 11, pp.207-220, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étudier l’architecture délienne en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Jouanna, N. Grimal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délos au cœur de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-216, 2024, Cahiers de la villa Kérylos 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...110 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Formes, spectacles et spectateurs du théâtre dans la Grèce antique : le regard d'un archéologue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Dubouilh; P. Katuszewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le théâtre, pour une nouvelle épistémologie des spectacles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.157-172, 2022</w:t>
@@ -11109,51 +11109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée lugdunum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectaculaire ! le divertissement chez les romains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.12-13, 2022</w:t>
@@ -11182,51 +11182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culte d’Artémis dans les inscriptions de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Durvye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11268,51 +11268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctuaires d’Artémis à Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Aurigny; Cécile Durvye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artémis près d’Apollon : culte et représentation d’Artémis à Délos, Delphes, Claros et Didymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, pp.61-86, 2021, Kernos Suppl</w:t>
@@ -11341,51 +11341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les fouilles de Délos : du sanctuaire d’Apollon au marché commun de la Grèce »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-L. Martinez (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Athènes 1675-1919. Naissance de la Grèce moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louvre éditions, p. 392-409., 2021</w:t>
@@ -11408,268 +11408,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La galerie post scaenam du théâtre d’Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sebastián F. Ramallo Asensio; Elena Ruiz Valderas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La porticus post scaenam en la arquitectura teatral romana, Actas Symposium Internacional celebrado en Cartagena .. 19 y 20 de octubre de 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 181-197, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Θεατροειδής : de la comparaison architecturale à la métaphore spectaculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Durvye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Lopez; Virginie Mathé; Jean-Charles Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire la ville en grec aux époques antique et byzantine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM éditions, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...123 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hippodrome de Délos et ses usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MORETTI Jean-Charles; VALAVANIS Panos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les hippodromes et les concours hippiques dans le Grèce antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulletin de Correspondance Hellénique, Supplément 62, Peeters, pp.69-89, 2020, Les hippodromes et les concours hippiques dans le Grèce antique, 978-2-86958-313-9</w:t>
@@ -11698,51 +11698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Pnyx, lieu de vote »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Borlenghi, Cl. Chillet, V. Hollard, L. Lopez-Rabatel, J.-Ch. Moretti (dir.), Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités, Histoire et épigraphie 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM édition, pp.212-244, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11892,51 +11892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire antique et nomenclature moderne : le sens de διάζωμα au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Μ. Κορρές, Στ. Μαμαλούκος, Κ. Ζάμπας, Φ. Μαλλούχου-Tufano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">῞Ηρως κτίστης, μνήμη Χαράλαμπου Μπούρα</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, pp.195-202, 2018</w:t>
@@ -11965,51 +11965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention de Claros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Onur Zunal et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIPHANEIA. A Festschrift for Prof. Dr. Nuran Şahin from her Colleagues, Friends and Former Students</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-284, 2018</w:t>
@@ -12038,51 +12038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos, ou la métamorphose d'une île en site archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Delphes à Érétrie, l'été grec de Vaison-la-Romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.18-23, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12120,51 +12120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture dans l’Onomasticon de Pollux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dire l’Architecture (actes du colloque organisé à l’Université d’Aix-en-Provence, les 28-30 octobre 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-222, 2016</w:t>
@@ -12206,51 +12206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’architecture dans l’Onomasticon de Pollux », dans R. Robert (dir.) Dire l'architecture dans l'Antiquité, Paris, 2016, p. 205-222</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire l'architecture dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12275,51 +12275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le temple d'Apollon mis en chantier à Claros à la fin du IVe s. av. J.-C. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12383,51 +12383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Recherches récentes au théâtre de Baelo Claudia », dans Actas II Jornadas Internacionales de Baelo Claudia: Nuevas Investigationes, Junta de Andalucía, 2016, p. 237-257.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12491,51 +12491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Th. Hufschmid (éd.), Theaterbauten als Teil monumentaler Heiligtümer in den nordwestlichen Provinzen des Imperium Romanum Architektur - Organisation - Nutzung, Internationales Kolloquium in Augusta Raurica, 18.-21. September 2013, Forschungen in Augst 50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-10, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12560,51 +12560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Salle hypostyle de Délos et les espaces publics de l'économie délienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12655,51 +12655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Greek Vocabulary of Theatrical Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Frederiksen, E. R. Gebhard, A. Sokolicek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Architecture of the Ancient Greek Theater, Acts of an International Conference at the Danish Institute at Athens 27-30 January 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-129, 2015, Monographs of the Danish Institute at Athens</w:t>
@@ -12741,51 +12741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plaques aux aigles porteurs de Guirlandes du théâtre d'Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12853,51 +12853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bouiron, Ph. Mellinand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les archéologues redécouvrent Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Bouiron, Ph. Mellinand, pp.79, 2013</w:t>
@@ -12926,51 +12926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cercles de Sôcratès : un édifice commercial sur l’Agora de Théophrastos à Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13038,51 +13038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ornementation de la frons scaenae du théâtre d'Orange : L'élévation de la zone centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13137,51 +13137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre (d'Orange)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13236,51 +13236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre (Notice 105)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13348,51 +13348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Marseille : un théâtre grec d'époque augustéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'Orient et d'Occident, Mélanges offerts à Pierre Aupert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.245-256, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13430,77 +13430,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des monuments funéraires de la France gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort des notables en Gaule romaine. Dossier graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-100, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13525,51 +13525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implantation du théâtre d'Argos dans un lieu plein de sanctuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Pariente; G. Touchais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos et l'Argolide : topographie et urbanisme, Actes de la Table Ronde internationale Athènes-Argos 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-259, 1998</w:t>
@@ -13656,51 +13656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/bd3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13727,51 +13727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche à Délos : bilan et perspectives Architecture et topographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13821,51 +13821,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de TROUKI Évangélia, Soutènements et périboles de Delphes construits en pierres travaillées (Fouilles de Delphes, II, Topographie et architecture, 16), Athènes, EFA, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13883,51 +13883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de VILLETARD Michèle, Archéologie des lieux d'enseignement dans le monde romain. - Villeneuve d'Ascq : Presses universitaires du Septentrion, 2023. - 546 p. : bibliogr., ill., index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.336-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13958,64 +13958,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFHU, Evénement : Exposition « Délos et ses pierres : la fabrique d’une ville antique » du 1er octobre 2023 au 28 janvier 2024 à la Villa Kérylos (Beaulieu-sur-Mer). Entretien réalisé par Guillaume Biard avec les commissaires de l’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14059,51 +14059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition &amp;quot;Délos et ses pierres, la fabrique d'une ville antique&amp;quot;, Villa Kérylos, Beaulieu-sur-Mer : d’octobre 2023 à janvier 2024, MMSH, Aix-en Provence : de février à mars 2024, MOM Lyon : d’avril à novembre 2024, Médiathèque André-Labarrère Pau : de mars à mai 2025, Musée archéologique de Délos, Grèce : à venir. Panneaux 24 à 27.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon de Viviés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14147,51 +14147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte rendu de Eric CSAPO, Peter WILSON (éd.), A Social and Economic History of the Theatre to 300 BC, II, Theatre beyond Athens. Documents with Translation and Commentary, Cambridge, Cambridge University Press, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14209,51 +14209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre d'Athènes à l'époque classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14451,51 +14451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14569,51 +14569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14691,51 +14691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14813,51 +14813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14935,51 +14935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15066,51 +15066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15175,51 +15175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15310,51 +15310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15432,51 +15432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15695,51 +15695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15956,51 +15956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Attuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora Andujar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v95" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malliouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Petrakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vandarakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07263-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ackermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkisti Tsampra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0448" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vettor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vettor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harivel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12655" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1962" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1942" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileia Manidaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.941" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-56S08N3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Meaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7388" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Baboud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.352" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bresch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.388" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Math&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rabatel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.364" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.309" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7723" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristophane Konstantatos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7538" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7804" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7789" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropp (&#233;d)" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee (&#233;d.)" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sansone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2000.4419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103740v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574-9347_dnp_e1307710" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1998.7172" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.1998.916" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.4579" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guen (&#233;d.)" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1630" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7072" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4621" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landes (&#233;d.)" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1993.2077" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068950v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098266v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delobette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1989.4732" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.1769" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488961v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417455v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p58" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Weber-Pallez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718947v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Gutti&#233;rez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariente (&#233;d.)" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchais (&#233;d)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtlls" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr/mom-editions/collections/archeologies/les-theatres-antiques-et-leurs-entrees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Llinas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437180v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983357v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lopez-Rabatel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/9207" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.9207" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210934v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472173v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Beaufay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742341v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durvye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mauduit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527036v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527000v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rodr&#237;guez-Guti&#233;rez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527044v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563530v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822793v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822774v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707288v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd3k" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838157v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838171v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136096v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103680v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chappuis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malliouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Petrakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vandarakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07263-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v95" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Attuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora Andujar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v96" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ackermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkisti Tsampra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0448" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vettor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vettor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harivel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1942" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1962" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileia Manidaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.941" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-56S08N3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Meaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7388" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Baboud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.352" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bresch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.388" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Math&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rabatel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.364" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7723" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristophane Konstantatos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7538" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7804" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7789" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropp (&#233;d)" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee (&#233;d.)" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sansone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2000.4419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103740v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574-9347_dnp_e1307710" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1998.7172" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.1998.916" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102355v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guen (&#233;d.)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.4579" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1630" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7072" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4621" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landes (&#233;d.)" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1993.2077" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068950v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101443v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delobette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1989.4732" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.1769" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488961v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417455v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p58" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Weber-Pallez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718947v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Gutti&#233;rez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariente (&#233;d.)" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchais (&#233;d)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtlls" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr/mom-editions/collections/archeologies/les-theatres-antiques-et-leurs-entrees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525694v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Llinas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890585v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437180v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983357v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lopez-Rabatel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/9207" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.9207" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210934v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472173v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Beaufay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742341v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durvye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997065v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mauduit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527036v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527000v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rodr&#237;guez-Guti&#233;rez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527044v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563530v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822793v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822774v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707288v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd3k" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838157v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838171v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136096v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103680v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chappuis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>