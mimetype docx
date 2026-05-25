--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -100,7908 +100,7908 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les scellements dans l’architecture de Délos (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Attuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bonora Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14v96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The coastal flooding risk throughout the twenty-first century at the ancient city of Delos, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malliouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Petrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Malliouri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Vandarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-025-07263-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géologie et architecture à Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14v95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos : une architecture aux marbres mêlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre antique d’Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Attuil</w:t>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restaurations antiques des marbres de la scaenae frons du théâtre antique d’Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126 (2), pp.427-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux du sport sur l’île de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le sport dans la Grèce antique, 423, pp.22-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos. 150 ans d’explorations archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Roy (1929-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 75 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.231.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Συνέντευξη : μια ζωή στη Δήλο</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Αρχαιολογία και Τέχνες</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.4-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos. 150 ans d’explorations archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622 (Juillet-août 2023), pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaulieu-sur-mer, Délos et ses pierres : la fabrique d’une ville antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travaux de restauration des murs à Délos (2020-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Karvonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkisti Tsampra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (2021), pp.247-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.1319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travaux de restauration des murs à Délos (2013-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Karvonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Malmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (2021), pp.151-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos. Les pierres à bâtir : carrières locales et roches importées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622 (Juillet-août 2023), pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marble quarries in Delos Island (Greece): a geological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Vettor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Bonora Andujar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2022014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORANGE PCR « Théâtre antique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.255-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de YEGÜL Fikret K., The Temple of Artemis at Sardis (Archaeological Exploration of Sardis Reports 7), Harvard University Press, Cambridge Massachusetts, Londres, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 74 (2), pp.448-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.222.0448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Αρχαιολογικός Οδηγός: Δήλος</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Αρχαιολογία και Τέχνες</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.112-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de HELLSTRÖM Pontus, BLID Jesper, The Andrones (Labraunda 5), Stockholm, Swedish Research Institute in Istanbul, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 419-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delos archaeological marbles: A preliminary geochemistry‐based quarry provenance study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vettor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Harivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORANGE « PCR Architecture, technique et décor du théâtre antique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.219-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo : l’acropole (la colline du Prophète Élie) - 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14v96⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo : l’acropole (la colline du Prophète Élie) - 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géologie et architecture à Délos : l'usage de la pierre dans les monuments de ce site majeur de la Grèce antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre - MSH-LSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de H. P. Isler, Antike Theaterbauten: ein Handbuch, Verlag der Österreichischen Akademie der Wissenschaften, Vienne (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Letellier-Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.469-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02417848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La restauration de la base de Ménodôros à Délos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileia Manidaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (2), pp.659-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de l’archéologie du théâtre antique d’Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Ackermann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine(s) en Provence-Alpes-Côte d’Azur, Lettre d'information de la Direction Régionale des Affaires Culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Lettre d'information de la Direction Régionale des Affaires Culturelles, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre antique d’Orange : un immense chantier au service de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02167655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de Baelo Claudia : vers une restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Bustamente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Fellague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Meaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47.1, pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.7388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les monuments érigés à Délos et à Athènes en l’honneur de Ménodôros, pancratiaste et lutteur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Baboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139-140 (1), pp.345-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claros, le temple d’Apollon : travaux réalisés en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bonora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Malmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXIV, pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots grecs de la ville antique d’après l'Onomasticon de Pollux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, p. 163-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01639176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claros, le temple d’Apollon : travaux réalisés en 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bonora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Malmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXIII, pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claros, le temple d’Apollon : Travaux réalisés en 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Bonora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Malmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXII, pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches récentes au théâtre de Baelo Claudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.118-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01549103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salle hypostyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138 (2), pp.758-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2014.8061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03223231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture des théâtres en Grèce antique avant l'époque impériale : un point de vue sur les études publiées entre 1994 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.195-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atlas, le mur Est de la Palestre du lac, l’Artémision et l’Édifice circulaire au flanc Ouest de l’Agora de Théophrastos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134 (2), pp.575-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2010.7723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03223238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atlas, la prétendue Chapelle de Dionysos et l’Artémision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 133 (2), pp.625-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2009.7590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03223244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atlas, les édifices gymnasiaux, la prétendue Chapelle de Dionysos et l’Artémision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristophane Konstantatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132 (2), pp.823-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2008.7538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir du théâtre et théâtre du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 131 (2), pp.982-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2007.7804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauvel à Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monuments et mémoires de la Fondation Eugène Piot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 130 (2), pp.728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2006.7789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre du Létoon de Xanthos : état des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.145-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00068690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia. À propos de B. Petrakos, O Demos tou Rhamnountos, I et II, Athènes, 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.767-684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00079301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre du Letoon de Xanthos : état des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.145-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inventaire des monuments funéraires de la France gallo-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mort des notables en Gaule romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.27-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00068728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Wurch-Közelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Sarris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 125 (2), pp.609-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2001.7160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions publiques et programmes édilitaires en Grèce entre le IIe s. av. J.-C. et le 1er s. ap J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, supplément 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Theater of the Sanctuary of Dionysos Eleuthereus in Late Fifth-Century Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cropp (éd)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lee (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illinois Classical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 24-25, pp.377-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre du sanctuaire de Dionysos Éleuthéreus à Athènes, au Ve s. av. J. -C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 (2), pp.275-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2000.4419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delos (notice)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Neue Pauly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13, pp.703-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1574-9347_dnp_e1307710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graffites de la Palestre du lac à Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 122 (1), pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1998.7172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bâtiment de scène du théâtre de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.227-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théâtres de Xanthos et du Létoôn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Le sport dans la Grèce antique, 423, pp.22-29</w:t>
+              <w:t xml:space="preserve">, 1998, 239, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monument archaïque à Délos sur le front de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.227-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouille du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tardy</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6 (1), pp.471-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anata.1998.916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La divinité tutélaire du grand autel de la Place du théâtre à Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121 (2), pp.667-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1997.4579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00096464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et destinations du proskènion dans les théâtres hellénistiques de Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Guen (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 47, pp.13-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inventaires du gymnase de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121 (1), pp.125-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1997.1630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00096456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121 (2), pp.776 - 789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1997.7072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre classique : l'archéologie désespoir des philologues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gymnase de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 120 (2), pp.617-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1996.4621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12, pp.43-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'archéologie moderne et d'archéologie générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12, pp.43-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listes éphébiques (notices 94-95)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Landes (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stade romain et ses spectacles : catalogue de l'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.269-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spectacles du stade dans l'Orient romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Landes (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stade romain et ses spectacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.45-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">stèle funéraire (notice 85)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stade romain et ses spectacles, catalogue de l'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtres d'Argos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sites et monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00068950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des masques et des théâtres en Grèce et en Asie Mineure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 126 (2), pp.427-451</w:t>
+              <w:t xml:space="preserve">, 1993, 95, pp.207-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de l'architecture théâtrale en Sicile et en Italie Méridionale (Ve-IIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (3), pp.72-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.1993.2077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur la nomenclature grecque de l'architecture théâtrale : &amp;quot;petasos&amp;quot; et la dénomiation grecque des velums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Αρχαιολογία και Τέχνες</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 141, pp.4-17</w:t>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2, pp.133-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation des théâtres de Grèce aux spectacles impériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Landes (éd.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 622 (Juillet-août 2023), pp.38-39</w:t>
+              <w:t xml:space="preserve">Spectacula. Le théâtre antique et ses spectacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, II, pp.179-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture des théâtres enAsie Mineure (1980-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 625, pp.5</w:t>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2, pp.9-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de l'acropole : une prouesse technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 622, pp.38-39</w:t>
+              <w:t xml:space="preserve">Le Monde de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle d'archéologie française en Grèce. Delphes aux sources d'Apollon : notice 49.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalogue de l'exposition : un siècle d'archéologie française en Grèce. Delphes aux sources d'Apollon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.23-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entrées en scène dans le théâtre grec : l'apport de l'archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Alkisti Tsampra</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 38, pp.79-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture des théâtres en Grèce (1980-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1, pp.7-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00096743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les courses de chars dans l'Orient grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Landes (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cirque et les courses de chars. Rome-Byzance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre d'Argos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 102, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delobette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 145 (2021), pp.247-290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bch.1319⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 113 (1), pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1989.4732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00096446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur les travaux de l'école française en Grèce en 1987</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Pentazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 145 (2021), pp.151-232</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1988, 112 (2), pp.697-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1988.6749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...6377 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...110 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vignette de traité à Delphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 111 (1), pp.157-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8067,90 +8067,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scellements archaïques, classiques et hellénistiques dans l’architecture délienne : vestiges et témoignages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Attuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Les assemblages en bois et en métal dans l’architecture monumentale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabel Bonora, Stéphane Lamouille, Jean-Charles Moretti et Stéphanie Zugmeyer, Dec 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8201,51 +8201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN ON- AND OFFSHORE ARCHAEOLOGICAL PROSPECTION: PROCEEDINGS OF THE 15TH INTERNATIONAL CONFERENCE ON ARCHAEOLOGICAL PROSPECTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Leibnizstrasse 9, Kiel, Germany. pp.287-291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8292,51 +8292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un Lyonnais à la redécouverte de la Grèce antique : Jean-Baptiste Vietty et l’Expédition de Morée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Weber-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8368,359 +8368,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet TAIC - La question de l’adaptation du processus HBIM aux besoins spécifiques de l’étude archéologique du théâtre d’Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre antique d’Orange SIG et HBIM, Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien de la Fondation A*Midex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Badie; Sandrine Dubourg; Corinne Rencurel, Jun 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03588413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A non-invasive investigation for quarry provenance of Delos archaeological marbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Harivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La galerie post scaenam du théâtre d’Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium internacional La porticus post scaenam en la arquitectura teatral romana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Carthagène, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8745,51 +8745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temple de l'oracle d'Apollon à Claros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres d'Archéologie de l'Institut Français d'Études Anatoliennes - Archéologies et espaces parcourus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Istanbul, Turquie. pp.111-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8827,51 +8827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes au théâtre de Baelo Claudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8935,77 +8935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fronts de scène en Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fronts de scène en Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Murcie, France. pp.137-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9030,51 +9030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implantation du théâtre d'Argos dans un lieu plein de sanctuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pariente (éd.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9125,51 +9125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ateliers d'architecture dans le monde égéen du VIe siècle av. J. -C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Des Courtlls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9252,51 +9252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les théâtres antiques et leurs entrées. Parodos et aditus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOM Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 379 p., 2024, 978-2-35668-085-3</w:t>
             </w:r>
           </w:p>
@@ -9317,1202 +9317,1202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EAD XLVI, L’Artémision, Tome I. L’histoire des fouilles et le temple hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Llinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EAD XLVI, L’Artemision, Tome I. L’histoire des fouilles et le temple hellénistique, Athènes, École française d’Athènes, 2021 (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Llinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 978-2-86958-542-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephorie des antiquités des Cyclades, Κυκλαδικά στιγμιότιπα / Instantanés cycladique / στη Δήλο / à Délos, Athènes, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éphorie des antiquités des Cyclades. In press, 978-960-386-466-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire la ville en grec aux époques antique et byzantine. Actes du colloque de Créteil, 10-11 juin 2016. Introduction et Direction de l'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Lopez-Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.9207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire la ville en grec aux époques antique et byzantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lopez Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Lopez; Virginie Mathé; Jean-Charles Moretti. MOM éditions, 2020, Dire la ville en grec aux époques antique et byzantine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane López-Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.9207⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MOM Editions, 1, 2019, Histoire &amp; Épigraphie, 978-2-35668-062-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.6411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02000092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hippodromes et les concours hippiques dans la Grèce antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MORETTI Jean-Charles; VALAVANIS Panos. Peeters, Bulletin de Correspondance Hellénique, Supplément 62, 2019, 978-2-86958-313-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos . Δήλος . Delos 1873-1913 : Images d'une ville antique révélée par la fouille - Εικόνες μιας αρχαίας πόλης που έφερε στο φως η ανασκαφή - Ιmages of an ancient city revealed through excavation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MOM Editions, 1, 2019, Histoire &amp; Épigraphie, 978-2-35668-062-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélissa, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02167660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration Archéologique de Délos XLIII, Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mélissa, 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École française d’Athènes. , 2015, 978-2-86958-264-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03210934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">École française d’Athènes. , 2015, 978-2-86958-264-4</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, 2005, Sites et monuments. Ecole française d'Athènes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau choix d'inscriptions de Délos. Lois, comptes et inventaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Prêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, 4, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et société dans le Grèce antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre de Poche, 2001, Références</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00094588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos. Ile sacrée et ville cosmopolite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Farnoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">De Boccard, 2005, Sites et monuments. Ecole française d'Athènes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 1996, Patrimoine de la Méditerranée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...183 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00094553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ateliers d'architecture dans le monde égéen du VIe s. av. J.-C., Actes du Coll. d'Istanbul, 1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Des Courtils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Des Courtils, Jacques et Moretti, Jean-Charles. De Boccard, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10562,103 +10562,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite guidée du Théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre antique d'Orange. Quand le passé résonne avec le futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beaux Arts Editions, pp.16-25, 2025, 979-1-02040-968-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10683,51 +10683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2016. Theatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konogan Beaufay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10765,51 +10765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10851,90 +10851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aditus du théâtre d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Djamila Fellague; Jean-Charles Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les théâtres antiques et leurs entrées. Parodos et aditus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM éditions, Archéologie(s) 11, pp.207-220, 2024</w:t>
@@ -10963,51 +10963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l’architecture délienne en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Jouanna, N. Grimal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délos au cœur de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-216, 2024, Cahiers de la villa Kérylos 34</w:t>
@@ -11030,203 +11030,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée lugdunum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectaculaire ! le divertissement chez les romains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.12-13, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Formes, spectacles et spectateurs du théâtre dans la Grèce antique : le regard d'un archéologue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Dubouilh; P. Katuszewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le théâtre, pour une nouvelle épistémologie des spectacles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.157-172, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culte d’Artémis dans les inscriptions de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Durvye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11268,51 +11268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctuaires d’Artémis à Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Aurigny; Cécile Durvye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artémis près d’Apollon : culte et représentation d’Artémis à Délos, Delphes, Claros et Didymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, pp.61-86, 2021, Kernos Suppl</w:t>
@@ -11341,51 +11341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les fouilles de Délos : du sanctuaire d’Apollon au marché commun de la Grèce »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-L. Martinez (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Athènes 1675-1919. Naissance de la Grèce moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louvre éditions, p. 392-409., 2021</w:t>
@@ -11408,268 +11408,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Θεατροειδής : de la comparaison architecturale à la métaphore spectaculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Durvye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliane Lopez; Virginie Mathé; Jean-Charles Moretti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire la ville en grec aux époques antique et byzantine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM éditions, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La galerie post scaenam du théâtre d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastián F. Ramallo Asensio; Elena Ruiz Valderas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La porticus post scaenam en la arquitectura teatral romana, Actas Symposium Internacional celebrado en Cartagena .. 19 y 20 de octubre de 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 181-197, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hippodrome de Délos et ses usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MORETTI Jean-Charles; VALAVANIS Panos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les hippodromes et les concours hippiques dans le Grèce antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulletin de Correspondance Hellénique, Supplément 62, Peeters, pp.69-89, 2020, Les hippodromes et les concours hippiques dans le Grèce antique, 978-2-86958-313-9</w:t>
@@ -11698,51 +11698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Pnyx, lieu de vote »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Borlenghi, Cl. Chillet, V. Hollard, L. Lopez-Rabatel, J.-Ch. Moretti (dir.), Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités, Histoire et épigraphie 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM édition, pp.212-244, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11819,51 +11819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lopez Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM éditions, pp.261-276, 2019, 978-2-35668-178-2</w:t>
@@ -11886,203 +11886,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'invention de Claros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Onur Zunal et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPIPHANEIA. A Festschrift for Prof. Dr. Nuran Şahin from her Colleagues, Friends and Former Students</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-284, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02167080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire antique et nomenclature moderne : le sens de διάζωμα au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Μ. Κορρές, Στ. Μαμαλούκος, Κ. Ζάμπας, Φ. Μαλλούχου-Tufano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">῞Ηρως κτίστης, μνήμη Χαράλαμπου Μπούρα</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, pp.195-202, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02167658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos, ou la métamorphose d'une île en site archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Delphes à Érétrie, l'été grec de Vaison-la-Romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.18-23, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12101,225 +12101,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Salle hypostyle de Délos et les espaces publics de l'économie délienne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U. Fellmeth et al. éds, Wirtschaftsbauten in der antiken Stadt, Internationales Kolloquium 16. - 17. November 2012 Karlsruhe, Materialen zu Bauforschung und Baugeschichte 20, Karlsruhe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-110, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’architecture dans l’Onomasticon de Pollux », dans R. Robert (dir.) Dire l'architecture dans l'Antiquité, Paris, 2016, p. 205-222</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire l'architecture dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’architecture dans l’Onomasticon de Pollux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dire l’Architecture (actes du colloque organisé à l’Université d’Aix-en-Provence, les 28-30 octobre 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-222, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01563540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le temple d'Apollon mis en chantier à Claros à la fin du IVe s. av. J.-C. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12334,372 +12416,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K. Zambas, V. Lambrinoudakis, E. Simantoni-Bournia, A. Ohnesorg (éd.), ΑΡΧΙΤΕΚΤΩΝ, τιμητικός τόμος για τον καθηγητή Μανόλη Κορρέ, Athènes, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.585-600, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Recherches récentes au théâtre de Baelo Claudia », dans Actas II Jornadas Internacionales de Baelo Claudia: Nuevas Investigationes, Junta de Andalucía, 2016, p. 237-257.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Rodríguez-Gutiérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas II Jornadas Internacionales de Baelo Claudia: Nuevas Investigationes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Th. Hufschmid (éd.), Theaterbauten als Teil monumentaler Heiligtümer in den nordwestlichen Provinzen des Imperium Romanum Architektur - Organisation - Nutzung, Internationales Kolloquium in Augusta Raurica, 18.-21. September 2013, Forschungen in Augst 50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-10, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Greek Vocabulary of Theatrical Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Frederiksen, E. R. Gebhard, A. Sokolicek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Architecture of the Ancient Greek Theater, Acts of an International Conference at the Danish Institute at Athens 27-30 January 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-129, 2015, Monographs of the Danish Institute at Athens</w:t>
@@ -12728,90 +12728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plaques aux aigles porteurs de Guirlandes du théâtre d'Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Dubouloz et E. Rosso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Xavier Lafon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, pp.121-137, 2014</w:t>
@@ -12840,64 +12840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bouiron, Ph. Mellinand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les archéologues redécouvrent Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Bouiron, Ph. Mellinand, pp.79, 2013</w:t>
@@ -12926,51 +12926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cercles de Sôcratès : un édifice commercial sur l’Agora de Théophrastos à Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13025,90 +13025,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ornementation de la frons scaenae du théâtre d'Orange : L'élévation de la zone centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Nogales, I. Rodà (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roma y las Provincias : modelo y difusión., XIème colloque international sur l’art romain provincial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.769-778, 2011, Roma y las Provincias : modelo y difusión</w:t>
@@ -13137,77 +13137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre (d'Orange)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roumegous (A.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte Archéologique de la Gaule : Orange et sa région, 84/3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academié des Inscriptions et Belles-Lettres, pp.230-243, 2009, CAG</w:t>
@@ -13236,77 +13236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre (Notice 105)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anaïs Roumégous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orange et sa région 84/3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres Ministère de l’Education Nationale, Ministère de la Recherche; Ministère de la Culture et de la Communication; Maison des Sciences de l’Homme, 2009, Carte archéologique de la Gaule</w:t>
@@ -13335,64 +13335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Marseille : un théâtre grec d'époque augustéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'Orient et d'Occident, Mélanges offerts à Pierre Aupert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.245-256, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13417,90 +13417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des monuments funéraires de la France gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort des notables en Gaule romaine. Dossier graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-100, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13525,51 +13525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implantation du théâtre d'Argos dans un lieu plein de sanctuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Pariente; G. Touchais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos et l'Argolide : topographie et urbanisme, Actes de la Table Ronde internationale Athènes-Argos 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-259, 1998</w:t>
@@ -13656,51 +13656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/bd3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13727,51 +13727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche à Délos : bilan et perspectives Architecture et topographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13821,51 +13821,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de TROUKI Évangélia, Soutènements et périboles de Delphes construits en pierres travaillées (Fouilles de Delphes, II, Topographie et architecture, 16), Athènes, EFA, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13883,51 +13883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de VILLETARD Michèle, Archéologie des lieux d'enseignement dans le monde romain. - Villeneuve d'Ascq : Presses universitaires du Septentrion, 2023. - 546 p. : bibliogr., ill., index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.336-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13958,51 +13958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFHU, Evénement : Exposition « Délos et ses pierres : la fabrique d’une ville antique » du 1er octobre 2023 au 28 janvier 2024 à la Villa Kérylos (Beaulieu-sur-Mer). Entretien réalisé par Guillaume Biard avec les commissaires de l’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14046,64 +14046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition &amp;quot;Délos et ses pierres, la fabrique d'une ville antique&amp;quot;, Villa Kérylos, Beaulieu-sur-Mer : d’octobre 2023 à janvier 2024, MMSH, Aix-en Provence : de février à mars 2024, MOM Lyon : d’avril à novembre 2024, Médiathèque André-Labarrère Pau : de mars à mai 2025, Musée archéologique de Délos, Grèce : à venir. Panneaux 24 à 27.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon de Viviés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14147,51 +14147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte rendu de Eric CSAPO, Peter WILSON (éd.), A Social and Economic History of the Theatre to 300 BC, II, Theatre beyond Athens. Documents with Translation and Commentary, Cambridge, Cambridge University Press, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14209,51 +14209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre d'Athènes à l'époque classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14303,103 +14303,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2025, Vol. I 266 p., Vol. II 363 p., Vol. III 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14425,103 +14425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse. Rapport scientifique 2021-2022, IRAA UAR 3155 (CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14543,103 +14543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2020-2021, IRAA USR 3155 (CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAA - Institut de recherche sur l'architecture antique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14665,103 +14665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14787,103 +14787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Suivi archéologique de la quatrième tranche de travaux de mise en sécurité du bâtiment de scène (Septembre 2018-Avril 2019), Rapport d'opération Projet Collectif de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14909,103 +14909,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi archéologique de la quatrième tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Décembre 2018-Avril 2019, Rapport de recherche n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15027,103 +15027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi archéologique de la troisième tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Octobre 2017-Avril 2018, Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15149,103 +15149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi archéologique de la quatrième tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Septembre-Novembre 2018, Rapport de recherche n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15265,327 +15265,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suivi archéologique de la deuxième tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Janvier-Avril 2017, Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suivi archéologique de la première tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Novembre-Décembre 2016, Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...120 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille (13), Collège Vieux-Port, Rapport de fouille archéologique préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien-François Gantès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15669,103 +15669,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TAIC - La question de l'adaptation du processus HBIM aux besoins spécifiques de l'étude archéologique du théâtre d'Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -15956,51 +15956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malliouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Petrakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vandarakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07263-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v95" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Attuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora Andujar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v96" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ackermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkisti Tsampra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0448" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vettor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vettor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harivel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1942" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1962" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileia Manidaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.941" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-56S08N3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Meaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7388" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Baboud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.352" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bresch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.388" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Math&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rabatel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.364" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7723" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristophane Konstantatos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7538" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7804" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7789" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropp (&#233;d)" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee (&#233;d.)" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sansone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2000.4419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103740v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574-9347_dnp_e1307710" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1998.7172" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.1998.916" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102355v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guen (&#233;d.)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.4579" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1630" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7072" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4621" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landes (&#233;d.)" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1993.2077" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068950v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101443v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delobette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1989.4732" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.1769" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488961v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417455v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p58" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Weber-Pallez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718947v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Gutti&#233;rez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariente (&#233;d.)" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchais (&#233;d)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtlls" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr/mom-editions/collections/archeologies/les-theatres-antiques-et-leurs-entrees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525694v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Llinas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890585v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437180v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983357v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lopez-Rabatel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/9207" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.9207" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210934v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472173v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Beaufay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742341v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durvye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997065v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mauduit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527036v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527000v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rodr&#237;guez-Guti&#233;rez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527044v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563530v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822793v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822774v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707288v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd3k" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838157v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838171v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136096v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103680v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chappuis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Attuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora Andujar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malliouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Petrakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vandarakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07263-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v95" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ackermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkisti Tsampra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vettor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0448" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vettor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harivel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1962" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1942" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileia Manidaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.941" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-56S08N3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Meaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7388" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Baboud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.352" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bresch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Bonora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.388" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Math&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rabatel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.364" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.309" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7723" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristophane Konstantatos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7538" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7804" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7789" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropp (&#233;d)" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee (&#233;d.)" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sansone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2000.4419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103740v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574-9347_dnp_e1307710" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1998.7172" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.1998.916" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.4579" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guen (&#233;d.)" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1630" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7072" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4621" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landes (&#233;d.)" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098292v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1993.2077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098268v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delobette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1989.4732" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.1769" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488961v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417455v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p58" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Weber-Pallez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587722v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718947v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Gutti&#233;rez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariente (&#233;d.)" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchais (&#233;d)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtlls" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr/mom-editions/collections/archeologies/les-theatres-antiques-et-leurs-entrees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Llinas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437180v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lopez-Rabatel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/9207" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.9207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210934v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472173v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Beaufay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742341v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706709v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durvye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167080v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526968v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mauduit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527036v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527000v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rodr&#237;guez-Guti&#233;rez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563530v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822793v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822774v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707288v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd3k" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838157v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838171v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136096v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103680v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chappuis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>