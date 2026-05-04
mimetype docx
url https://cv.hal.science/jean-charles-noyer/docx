--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -749,235 +749,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Tracking of Moving Objects for Automotive Driver Assistance System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feature Extraction in Scanning Laser Range Data Using Invariant Parameters: Application to Vehicle Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.06.1018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (9), pp.3838-3850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2211630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955074v1</w:t>
+                <w:t xml:space="preserve">hal-02955087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Extraction in Scanning Laser Range Data Using Invariant Parameters: Application to Vehicle Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and Tracking of Moving Objects for Automotive Driver Assistance System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Vanpoperinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61 (9), pp.3838-3850. </w:t>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.384-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2211630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.06.1018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955087v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of Topological Changes for Digital Road Map Updating</w:t>
               </w:r>
@@ -2750,222 +2750,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized eigenvalue proximal support vector machines for outlier description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic particle filtering approach for multiple polyhedral object tracking in a distributed active sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lherbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Dufrenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Neural Network Society (INNS); IEEE Computational Intelligence Society (IEEE-CIS), Jul 2015, Killarney, Ireland. pp.1-9, </w:t>
+              <w:t xml:space="preserve">48th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Pacific Grove, United States. pp.943-947, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2014.7094592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955046v1</w:t>
+                <w:t xml:space="preserve">hal-02955023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic particle filtering approach for multiple polyhedral object tracking in a distributed active sensor network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized eigenvalue proximal support vector machines for outlier description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dufrenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Pacific Grove, United States. pp.943-947, </w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Neural Network Society (INNS); IEEE Computational Intelligence Society (IEEE-CIS), Jul 2015, Killarney, Ireland. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2014.7094592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955023v1</w:t>
+                <w:t xml:space="preserve">hal-02955046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic echo path delay estimation by means of a BOC-BPSK correlation method</w:t>
               </w:r>
@@ -3380,64 +3380,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminative kernel hat matrix: A new tool for automatic outlier identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Vanpoperinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,51 +3510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based detection and tracking of vehicle using a scanning laser rangefinder: A particle filtering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vanpoperinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3686,222 +3686,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Hat Matrix: A new tool for outlier identification and linear regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updating road network databases using GNSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Joint Conference on Neural Networks (IJCNN 2011 - San Jose)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2011.6033300⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Systems Conference (SysCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Montreal, Canada. pp.288-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSCON.2011.5929042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955094v1</w:t>
+                <w:t xml:space="preserve">hal-02955103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating road network databases using GNSS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discriminative Hat Matrix: A new tool for outlier identification and linear regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dufrenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Systems Conference (SysCon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Montreal, Canada. pp.288-291, </w:t>
+              <w:t xml:space="preserve">2011 International Joint Conference on Neural Networks (IJCNN 2011 - San Jose)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, San Jose, United States. pp.777-784, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSCON.2011.5929042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2011.6033300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955103v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS-based unscented filtering for road map databases management</w:t>
               </w:r>
@@ -4134,51 +4134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 12th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4355,51 +4355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.97-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4459,51 +4459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7437,51 +7437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19479832.2023.2218376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zaiter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18010041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrenois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.09.036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CZJHNC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fortin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2391131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2012.2228229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vanpoperinghe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2211630" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2203873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219467805001926" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2021238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2009-0311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi:20070074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(01)00045-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZNG9ZMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rigal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3s2021dresden-10100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zaiter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccve45908.2019.8964949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/icif.2018.8455730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kouzoundjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanse.2017.8085030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280343" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094592" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fortin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549892" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252649" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vanpoperinghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2012.6232265" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/estel.2012.6400103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Noyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2011.6033300" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2011.5929042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082867" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757498" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309828" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Noyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178778" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529961" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Lahrech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379130" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Yeary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imtc.2007.379115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2006.328392" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMSA.2006.250747" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havlicek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nemati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312722" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490202" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2005.1599855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2005.1568953" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2005.1521427" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2004.1399459" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399808" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292254" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221733" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.1999.831942" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIC.2000.859827" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chamon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.1995.528176" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bfb0033562" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S1GSLZ1W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19479832.2023.2218376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zaiter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18010041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrenois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.09.036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CZJHNC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fortin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2391131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2012.2228229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2211630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vanpoperinghe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2203873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219467805001926" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2021238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2009-0311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi:20070074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(01)00045-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZNG9ZMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rigal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3s2021dresden-10100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zaiter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccve45908.2019.8964949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/icif.2018.8455730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kouzoundjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanse.2017.8085030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fortin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549892" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252649" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vanpoperinghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2012.6232265" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/estel.2012.6400103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2011.5929042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Noyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2011.6033300" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082867" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757498" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309828" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Noyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178778" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529961" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Lahrech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379130" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Yeary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imtc.2007.379115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2006.328392" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMSA.2006.250747" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havlicek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nemati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312722" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490202" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2005.1599855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2005.1568953" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2005.1521427" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2004.1399459" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399808" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292254" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221733" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.1999.831942" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIC.2000.859827" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chamon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.1995.528176" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bfb0033562" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S1GSLZ1W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>