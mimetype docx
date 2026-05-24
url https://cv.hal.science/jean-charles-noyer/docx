--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -749,326 +749,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Extraction in Scanning Laser Range Data Using Invariant Parameters: Application to Vehicle Detection</w:t>
+                <w:t xml:space="preserve">Automatic Detection of Topological Changes for Digital Road Map Updating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Lherbier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61 (9), pp.3838-3850. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (11), pp.3094-3102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2211630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2203873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955087v1</w:t>
+                <w:t xml:space="preserve">hal-02955073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Tracking of Moving Objects for Automotive Driver Assistance System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feature Extraction in Scanning Laser Range Data Using Invariant Parameters: Application to Vehicle Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.06.1018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (9), pp.3838-3850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2211630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955074v1</w:t>
+                <w:t xml:space="preserve">hal-02955087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Topological Changes for Digital Road Map Updating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and Tracking of Moving Objects for Automotive Driver Assistance System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Vanpoperinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61 (11), pp.3094-3102. </w:t>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.384-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2203873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.06.1018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955073v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D STRUCTURE AND MOTION ESTIMATION FROM RANGE AND INTENSITY IMAGES USING PARTICLE FILTERING</w:t>
               </w:r>
@@ -3374,187 +3374,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative kernel hat matrix: A new tool for automatic outlier identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Wahl</w:t>
+                <w:t xml:space="preserve">Dual-GPS fusion for automatic enhancement of digital OSM roadmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Dufrenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN 2012 - Brisbane)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2012 IEEE First AESS European Conference on Satellite Telecommunications (ESTEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rome, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2012.6252649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/estel.2012.6400103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955082v1</w:t>
+                <w:t xml:space="preserve">hal-02955063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based detection and tracking of vehicle using a scanning laser rangefinder: A particle filtering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vanpoperinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3595,118 +3569,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-GPS fusion for automatic enhancement of digital OSM roadmaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boucher</w:t>
+                <w:t xml:space="preserve">Discriminative kernel hat matrix: A new tool for automatic outlier identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Vanpoperinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dufrenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE First AESS European Conference on Satellite Telecommunications (ESTEL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rome, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN 2012 - Brisbane)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/estel.2012.6400103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2012.6252649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955063v1</w:t>
+                <w:t xml:space="preserve">hal-02955082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating road network databases using GNSS</w:t>
               </w:r>
@@ -4134,51 +4134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 12th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4355,51 +4355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.97-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4459,51 +4459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7437,51 +7437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19479832.2023.2218376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zaiter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18010041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrenois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.09.036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CZJHNC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fortin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2391131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2012.2228229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2211630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vanpoperinghe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2203873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219467805001926" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2021238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2009-0311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi:20070074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(01)00045-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZNG9ZMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rigal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3s2021dresden-10100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zaiter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccve45908.2019.8964949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/icif.2018.8455730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kouzoundjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanse.2017.8085030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fortin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549892" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252649" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vanpoperinghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2012.6232265" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/estel.2012.6400103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2011.5929042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Noyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2011.6033300" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082867" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757498" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309828" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Noyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178778" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529961" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Lahrech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379130" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Yeary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imtc.2007.379115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2006.328392" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMSA.2006.250747" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havlicek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nemati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312722" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490202" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2005.1599855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2005.1568953" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2005.1521427" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2004.1399459" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399808" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292254" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221733" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.1999.831942" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIC.2000.859827" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chamon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.1995.528176" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bfb0033562" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S1GSLZ1W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Al-Assaad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19479832.2023.2218376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zaiter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18010041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrenois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.09.036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CZJHNC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fortin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2391131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2012.2228229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2203873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2211630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vanpoperinghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219467805001926" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2021238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2009-0311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi:20070074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(01)00045-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZNG9ZMP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rigal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3s2021dresden-10100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zaiter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccve45908.2019.8964949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/icif.2018.8455730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kouzoundjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanse.2017.8085030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094592" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fortin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549892" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/estel.2012.6400103" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vanpoperinghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2012.6232265" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252649" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2011.5929042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Noyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2011.6033300" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082867" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757498" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309828" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Noyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2009.5178778" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529961" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Lahrech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379130" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Yeary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/imtc.2007.379115" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yeary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2006.328392" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMSA.2006.250747" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havlicek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nemati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312722" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490202" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2005.1599855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2005.1568953" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2005.1521427" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2004.1399459" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399808" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292254" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221733" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.1999.831942" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIC.2000.859827" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chamon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.1995.528176" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bfb0033562" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S1GSLZ1W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>