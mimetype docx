--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Quinton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor in applied mathematics ;Laboratoire Jean Kuntzmann (LJK - UMR 5224) ;Univ. Grenoble Alpes,  CNRS, Grenoble-INP, Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in moral and nonmoral decision making: an empirical study coupled with a computational model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-024-01178-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied sequential sampling models and dynamic neural fields for decision-making: Why hesitate between two when a continuum is the answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.106526. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young children’s transfer of learning on a touchscreen tablet is determined by similarities between tasks and between digital contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried T Mombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Josseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100359. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2023.100359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrongness and Blame Judgments and Their Dynamics: Toward a Three-Input Processing Model of Moral Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.19 (1-14). </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of social distance and gender on moral decisions and judgments: A reanalysis, replication, and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision‐making dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.e2324. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bdm.2324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ethics Also Matter: Influence of Taste, Health, and Ethical Attributes on Food Decisions Traced with a Novel Mouse-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.107006. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2023.107006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field model of multimodal merging: application to the ventriloquist effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (8), pp.1701-1726. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Intent, Outcome, and Causality on Moral Judgments and Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.1081-1096. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-020-01484-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward history modulates perceptual load effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.103217. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of Missing Out Predicts Distraction by Social Reward Signals Displayed on a Smartphone in Difficult Driving Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.688157. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.688157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired heterogeneous architecture for real-time pedestrian detection applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.535-548. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified dynamic neural field model of goal directed eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Embodied Neuronal Mechanisms in Adaptive Behaviour, 30 (1), pp.20-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091.2017.1351421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiology of visually guided eye movements: critical review and alternative viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (6), pp.3234-3245. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00402.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and simulating dynamics of implicit stereotypes: A situated social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (6), pp.817 - 834. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspa0000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of visual uncertainty and contextual guidance on perceptual decisions: Evidence from eye and mouse tracking in visual search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/16.11.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual filtering in operational and joint spaces for reaching and grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pio-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0710-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of expectations and visual uncertainty upon detection and identification of a target in the fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.343 - 348. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0673-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic competition and binding of concepts through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.349 - 353. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0674-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cat is on the Mat. or is it a Dog? Dynamic Competition in Perceptual Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Catenacci Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (5), pp.539-551. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2279664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How active perception and attractor dynamics shape perceptual categorization: a computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Catenacci Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalized activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.312-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic library for structured real-time computations: GPU implementation applied to retinal and cortical vision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-008-0180-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Social Distance Effects in Moral Decision-Making: A Threefold Psychosocial Framework and a Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP Group Meeting on Moral Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action matters for object representation learning from sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Massamba Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference On Artificial Intelligence (ECAI), Artificial Intelligence and Cognition workshop (AIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating decision trajectories by altering task topology: empirical mouse-tracking studies and dynamical system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sociale et du genre sur les décisions et jugements moraux : une réanalyse, réplication et extension de Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire dont vos données sont le héros crish × trainteract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Greliche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance sociale et ses effets dans les prises de décisions morales : une approche psychosociale intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques d'erreurs avec designs expérimentaux contrebalancés : cas d'étude empirique en moralité et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'épreuve de la MFT et influence des normes liées au genre sur les jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Decosterd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do our altruistic behaviors and moral judgments depend on our social distance towards the victim? A replication and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements et prises de décisions morales : challenges et contributions apportées par un nouveau paradigme de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ neuronal et apprentissage profond de topologies pour la fusion multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance sociale et transgression morale dans la vie quotidienne: quels jugements pour quels agents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs.ses (CJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation continue et pratique statistique via une console R en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces d’interaction sur plateformes pédagogiques comme mesures indirectes des buts d’accomplissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intention, de la causalité, de la conséquence et de la distance sociale sur les jugements moraux et processus décisionnels sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of zero velocity points: a critical parameter for handwriting model estimation towards dysgraphia diagnosis assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique et Universités de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03776053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to account for conflict in moral and nonmoral decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Choice Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we judge others in the face of an immoral daily-life act? A dynamic and multifactorial investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Cognition Network, Transfert of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'implémentation de diapositives interactives (R Shiny & Rmd ioslides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does morality change the decision-making process? An empirical study and computational model to investigate the impact of moral considerations in decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Decision Making Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Manifold Learning and Neural Field Dynamics for Multimodal Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, Italy. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of paradigm constraints in decision-making: mouse tracking studies on morality judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision space: a model fit to mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample reconstruction from summary statistics: assumptions and novel contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I Cold? Investigating Ingroup Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'apprentissage incident de stéréotypes endogroupe sur les associations liées au soi et à l'endogroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique pour détecter des séquences vidéos similaires : application aux véhicules autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Mathématique de France - SMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Mathématique de France, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LobNet platform: Target tracking with a low resolution camera network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Sensing and Processing for Robotic Visual Perception workshop, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des buts d'accomplissement dans l'étude des apprentissages : Une recherche exploratoire basée sur les traces d'interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Kyriakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle de trajectoires de souris en cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of decision-making from a situated social cognition perspective: Experiments and computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration théorique de l'impact du biais de désirabilité sociale sur la validité prédictive des inventaires de personnalité via des simulations de Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining eye and mouse movement measures to infer the accumulation of evidence across eye fixations in visual search with visually degraded scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cams Network: A non-Markovian Model for Smart Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Architecture of Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal task demands and attentional capture by rewarded distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the European Society for Cognitive Psychology (ESCoP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCoP, Sep 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional mixed effect models for mouse-tracking data in social cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de risque et QCMs : conséquences sur la validité des méthodes de notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mixtes fonctionnels pour des données de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cam network: Tracking across cameras using SVT parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. pp.138-143, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3131930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Multisensory Perception and LearnIng For InteractivE Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Models for Crossmodal Learning - IEEE ICDL-EPIROB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LobNet: A low specification camera network platform using Ant-Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. pp.208-209, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3135082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the range of variations in self-presentation bias using Monte-Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hardware Mapping of CNNs on FPGA-Based Smart Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddine Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Architecture of Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation des lignes et des colonnes d'une matrice : application aux séquences de navigation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When motion and color compete for selective attention, motion induces a stronger distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual saliency on the road: model and database dependent detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'2016 - Journée Transports Intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cams Network: a cooperative network model for silly cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Distributed Smart Camera (ICDSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.104-109, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2967413.2967437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed coordination model for smart sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Distributed Smart Camera (ICDSC '16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2967413.2967438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires contre-stéréotypiques : comparaison intergroupe des stéréotypes implicites de femmes et d’hommes (contre)-stéréotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural field model of the dynamics of goal-directed eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach for Optimizing DSP Block Utilization of a CNN implementation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddine Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Conference on Distributed Smart Cameras - ICDSC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining empirical and computational studies in social cognition: Illustration with implicit gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): Implicit Gender Stereotypes and Social Group Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the Swiss Society of Psychology (SSP/SGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting a pedestrian in the fog: The role of target expectation and visual exploration in perceptual decision-making under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL-MAP: Loop-closure detection using saliency-based features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Birem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robots and Systems (IROS 2014), 2014 IEEE/RSJ International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.4543--4548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of space from sensorimotor invariants: anticipatory network analysis in the context of the Tetris game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal pattern discrimination using predictive dynamic neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty First Annual Computational Neuroscience Meeting: CNS*2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning and learning with evolutionary methods: anticipatory representations and dynamic neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty First Annual Computational Neuroscience Meeting: CNS*2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention using spiking neural maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Minai, Hava Siegelmann, Jul 2011, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00603929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An excitation/inhibition based computational model of coordinated group behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EASP General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory network representations: Tetris, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactivist Summer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Ermoupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive neural fields for improved tracking and attentional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Minai, Hava Siegelmann, Jul 2011, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00603902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse implementation of dynamic competition in continuous neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Inspired Cognitive Systems 2010 - BICS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Optimizing Dynamic Neural Fields Parameters Using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Congress on Computational Intelligence 2010 - WCCI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist sensorimotor learning: computational implementation and parallel optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel anticipative interactions for goal oriented behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Robotics (EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipative coordinated cognitive processes for interactivist and Piagetian theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial General Intelligence (AGI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Memphis, United States. pp.287-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-robot interaction based learning for task-independent dynamics prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsunari Inamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Robotics (EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Piscataway, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cognitive Science Conference (EuCogSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactivist Summer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle générique de schéma sensori-moteur anticipatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'École Doctorale Information et Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Sensorimotor Sequence-based Learning Using Predictive Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Development and Learning (ICDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of taste, health, and ethical attributes on food decisions traced with a novel mouse-tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est pas ma faute ! » Le biais de favoritisme envers soi ou son groupe et ses limitesdans les prises de décision morales : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social distance and judgments of everyday moral transgressions: A psychosocial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’EDISCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Social Distance, Severity, and Gender on Moral Judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal Weights in Bimodal Perception: Influence of intermodal differences in stimulus reliability and task induced saccades on crossmodal bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisa Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ulm, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory reliability and saccadic eye-movements on multisensory integration in the spatial ventriloquism paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of Missing Out and attentional capture by distractor associated with social reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological constraints in neural field models of sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2019 - 4th International Workshop on Intrinsically Motivated Open-ended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Frankfurt, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-driven attentional capture under load: an ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eye-movements on multisensory stimulus localization: experiments, models and robotics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional capture by reward-distractors under perceptual load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium of European Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence test solving through eye-movements and mouse-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble workshop on models and analysis of eye movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I cold? Investigating In-Group Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Self-Knowledge to Knowing Others: Insights from psychological and neuroscientific tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Neural Field model of goal directed eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring achievement goals: A methodological contribution based on mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granda, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pression temporelle sur la capture attentionnelle par des distracteurs associés à une récompense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs du Centre de Recherches sur la Cognition et l’Apprentissage : De la recherche fondamentale aux applications (JSJC - CeRCA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-driven attentional capture under time constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poitiers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract planning over control primitives for robotic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When concepts get bound together through time & space: a case study on implicit stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Systems Perspective on Implicit Stereotypes Inputs from Mouse-Tracking and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of noise and scene-target spatial congruence through visual exploration and target identification in a perceptual decision-making task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Visual Perception (ECVP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled filtering in visual and motor spaces for reaching and grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pio-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-stereotypic implicit associations among women in Science, Technology, Engineering, and Mathematics An extension using MouseTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking computer mouse movement for studying visual information processing: applications to driving situations in reduced visibility conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency in the fog: application to real and 2.5D pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Birem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model for sensorimotor control: anticipatory coordination and lateral competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems (ABiALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor Exploration/Exploitation with Coordinating Local Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Cognitive Systems (CogSys 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortically-inspired Computational Models for Multimodality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EUCogII Members' Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ordinateur : un Outil nécessaire à la manipulation de systèmes cognitifs complexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation in anticipative sensory-motor schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Enactive Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de traçage des processus psychologiques en psychologie sociale : le mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale - La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les stéréotypes de genre implicites dans les domaines académiques : différences intergroupes, apports des méthodologies mixtes et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du sexisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in high dimensional spaces using a sparse approximation of neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Hernández, Ricardo Sanz, Jaime Gómez-Ramirez, Leslie S. Smith, Amir Hussain, Antonio Chella, Igor Aleksander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Brains to Systems: Brain-Inspired Cognitive Systems 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2011, Advances in Experimental Medicine and Biology, 978-1461401636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical procedure to assist dysgraphia detection through dynamic modelling of handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2408.02099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage constructiviste, incarné et interactiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation(s) pour la psychologie : Qu’est-ce que la simulation (ne) peut (pas) faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ. Grenoble Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Automated Datafow Deployment of CNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Institut Pascal, Clermont Ferrand. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519524v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination implicite d'interactions sensorimotrices comme fondement de la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Institut National Polytechnique (Toulouse), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPT034H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Quinton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor in applied mathematics ;Laboratoire Jean Kuntzmann (LJK - UMR 5224) ;Univ. Grenoble Alpes,  CNRS, Grenoble-INP, Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied sequential sampling models and dynamic neural fields for decision-making: Why hesitate between two when a continuum is the answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.106526. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young children’s transfer of learning on a touchscreen tablet is determined by similarities between tasks and between digital contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried T Mombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Josseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100359. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2023.100359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrongness and Blame Judgments and Their Dynamics: Toward a Three-Input Processing Model of Moral Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.19 (1-14). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of social distance and gender on moral decisions and judgments: A reanalysis, replication, and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in moral and nonmoral decision making: an empirical study coupled with a computational model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-024-01178-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision‐making dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.e2324. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bdm.2324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ethics Also Matter: Influence of Taste, Health, and Ethical Attributes on Food Decisions Traced with a Novel Mouse-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.107006. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2023.107006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Intent, Outcome, and Causality on Moral Judgments and Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field model of multimodal merging: application to the ventriloquist effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (8), pp.1701-1726. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward history modulates perceptual load effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.103217. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.1081-1096. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-020-01484-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of Missing Out Predicts Distraction by Social Reward Signals Displayed on a Smartphone in Difficult Driving Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.688157. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.688157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified dynamic neural field model of goal directed eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Embodied Neuronal Mechanisms in Adaptive Behaviour, 30 (1), pp.20-52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091.2017.1351421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiology of visually guided eye movements: critical review and alternative viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (6), pp.3234-3245. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00402.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired heterogeneous architecture for real-time pedestrian detection applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.535-548. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and simulating dynamics of implicit stereotypes: A situated social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (6), pp.817 - 834. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspa0000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of visual uncertainty and contextual guidance on perceptual decisions: Evidence from eye and mouse tracking in visual search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/16.11.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual filtering in operational and joint spaces for reaching and grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pio-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0710-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of expectations and visual uncertainty upon detection and identification of a target in the fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.343 - 348. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0673-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic competition and binding of concepts through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.349 - 353. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0674-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cat is on the Mat. or is it a Dog? Dynamic Competition in Perceptual Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Catenacci Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (5), pp.539-551. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2279664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How active perception and attractor dynamics shape perceptual categorization: a computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Catenacci Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic library for structured real-time computations: GPU implementation applied to retinal and cortical vision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-008-0180-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalized activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.312-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Social Distance Effects in Moral Decision-Making: A Threefold Psychosocial Framework and a Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP Group Meeting on Moral Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action matters for object representation learning from sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Massamba Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference On Artificial Intelligence (ECAI), Artificial Intelligence and Cognition workshop (AIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating decision trajectories by altering task topology: empirical mouse-tracking studies and dynamical system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sociale et du genre sur les décisions et jugements moraux : une réanalyse, réplication et extension de Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire dont vos données sont le héros crish × trainteract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Greliche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance sociale et ses effets dans les prises de décisions morales : une approche psychosociale intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'épreuve de la MFT et influence des normes liées au genre sur les jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Decosterd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques d'erreurs avec designs expérimentaux contrebalancés : cas d'étude empirique en moralité et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements et prises de décisions morales : challenges et contributions apportées par un nouveau paradigme de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ neuronal et apprentissage profond de topologies pour la fusion multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance sociale et transgression morale dans la vie quotidienne: quels jugements pour quels agents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs.ses (CJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do our altruistic behaviors and moral judgments depend on our social distance towards the victim? A replication and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation continue et pratique statistique via une console R en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces d’interaction sur plateformes pédagogiques comme mesures indirectes des buts d’accomplissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intention, de la causalité, de la conséquence et de la distance sociale sur les jugements moraux et processus décisionnels sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of zero velocity points: a critical parameter for handwriting model estimation towards dysgraphia diagnosis assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique et Universités de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03776053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to account for conflict in moral and nonmoral decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Choice Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'implémentation de diapositives interactives (R Shiny & Rmd ioslides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we judge others in the face of an immoral daily-life act? A dynamic and multifactorial investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Cognition Network, Transfert of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does morality change the decision-making process? An empirical study and computational model to investigate the impact of moral considerations in decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Decision Making Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Manifold Learning and Neural Field Dynamics for Multimodal Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, Italy. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample reconstruction from summary statistics: assumptions and novel contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I Cold? Investigating Ingroup Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'apprentissage incident de stéréotypes endogroupe sur les associations liées au soi et à l'endogroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision space: a model fit to mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of paradigm constraints in decision-making: mouse tracking studies on morality judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique pour détecter des séquences vidéos similaires : application aux véhicules autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Mathématique de France - SMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Mathématique de France, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LobNet platform: Target tracking with a low resolution camera network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Sensing and Processing for Robotic Visual Perception workshop, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des buts d'accomplissement dans l'étude des apprentissages : Une recherche exploratoire basée sur les traces d'interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Kyriakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle de trajectoires de souris en cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of decision-making from a situated social cognition perspective: Experiments and computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration théorique de l'impact du biais de désirabilité sociale sur la validité prédictive des inventaires de personnalité via des simulations de Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining eye and mouse movement measures to infer the accumulation of evidence across eye fixations in visual search with visually degraded scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal task demands and attentional capture by rewarded distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the European Society for Cognitive Psychology (ESCoP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCoP, Sep 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional mixed effect models for mouse-tracking data in social cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de risque et QCMs : conséquences sur la validité des méthodes de notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mixtes fonctionnels pour des données de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cam network: Tracking across cameras using SVT parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. pp.138-143, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3131930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LobNet: A low specification camera network platform using Ant-Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. pp.208-209, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3135082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Multisensory Perception and LearnIng For InteractivE Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Models for Crossmodal Learning - IEEE ICDL-EPIROB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the range of variations in self-presentation bias using Monte-Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hardware Mapping of CNNs on FPGA-Based Smart Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddine Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Architecture of Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation des lignes et des colonnes d'une matrice : application aux séquences de navigation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When motion and color compete for selective attention, motion induces a stronger distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cams Network: A non-Markovian Model for Smart Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Architecture of Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cams Network: a cooperative network model for silly cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Distributed Smart Camera (ICDSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.104-109, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2967413.2967437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed coordination model for smart sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Distributed Smart Camera (ICDSC '16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2967413.2967438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires contre-stéréotypiques : comparaison intergroupe des stéréotypes implicites de femmes et d’hommes (contre)-stéréotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural field model of the dynamics of goal-directed eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach for Optimizing DSP Block Utilization of a CNN implementation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddine Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Conference on Distributed Smart Cameras - ICDSC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining empirical and computational studies in social cognition: Illustration with implicit gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual saliency on the road: model and database dependent detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'2016 - Journée Transports Intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting a pedestrian in the fog: The role of target expectation and visual exploration in perceptual decision-making under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): Implicit Gender Stereotypes and Social Group Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the Swiss Society of Psychology (SSP/SGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL-MAP: Loop-closure detection using saliency-based features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Birem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robots and Systems (IROS 2014), 2014 IEEE/RSJ International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.4543--4548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal pattern discrimination using predictive dynamic neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty First Annual Computational Neuroscience Meeting: CNS*2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning and learning with evolutionary methods: anticipatory representations and dynamic neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty First Annual Computational Neuroscience Meeting: CNS*2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of space from sensorimotor invariants: anticipatory network analysis in the context of the Tetris game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An excitation/inhibition based computational model of coordinated group behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EASP General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory network representations: Tetris, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactivist Summer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Ermoupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive neural fields for improved tracking and attentional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Minai, Hava Siegelmann, Jul 2011, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00603902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention using spiking neural maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Minai, Hava Siegelmann, Jul 2011, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00603929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse implementation of dynamic competition in continuous neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Inspired Cognitive Systems 2010 - BICS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Optimizing Dynamic Neural Fields Parameters Using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Congress on Computational Intelligence 2010 - WCCI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist sensorimotor learning: computational implementation and parallel optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel anticipative interactions for goal oriented behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Robotics (EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipative coordinated cognitive processes for interactivist and Piagetian theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial General Intelligence (AGI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Memphis, United States. pp.287-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-robot interaction based learning for task-independent dynamics prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsunari Inamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Robotics (EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Piscataway, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cognitive Science Conference (EuCogSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactivist Summer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle générique de schéma sensori-moteur anticipatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'École Doctorale Information et Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Sensorimotor Sequence-based Learning Using Predictive Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Development and Learning (ICDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of taste, health, and ethical attributes on food decisions traced with a novel mouse-tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est pas ma faute ! » Le biais de favoritisme envers soi ou son groupe et ses limitesdans les prises de décision morales : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social distance and judgments of everyday moral transgressions: A psychosocial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’EDISCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Social Distance, Severity, and Gender on Moral Judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal Weights in Bimodal Perception: Influence of intermodal differences in stimulus reliability and task induced saccades on crossmodal bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisa Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ulm, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory reliability and saccadic eye-movements on multisensory integration in the spatial ventriloquism paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of Missing Out and attentional capture by distractor associated with social reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological constraints in neural field models of sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2019 - 4th International Workshop on Intrinsically Motivated Open-ended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Frankfurt, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-driven attentional capture under load: an ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional capture by reward-distractors under perceptual load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium of European Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence test solving through eye-movements and mouse-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble workshop on models and analysis of eye movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I cold? Investigating In-Group Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Self-Knowledge to Knowing Others: Insights from psychological and neuroscientific tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Neural Field model of goal directed eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eye-movements on multisensory stimulus localization: experiments, models and robotics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pression temporelle sur la capture attentionnelle par des distracteurs associés à une récompense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs du Centre de Recherches sur la Cognition et l’Apprentissage : De la recherche fondamentale aux applications (JSJC - CeRCA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-driven attentional capture under time constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poitiers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring achievement goals: A methodological contribution based on mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granda, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract planning over control primitives for robotic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When concepts get bound together through time & space: a case study on implicit stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Systems Perspective on Implicit Stereotypes Inputs from Mouse-Tracking and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of noise and scene-target spatial congruence through visual exploration and target identification in a perceptual decision-making task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Visual Perception (ECVP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled filtering in visual and motor spaces for reaching and grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pio-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-stereotypic implicit associations among women in Science, Technology, Engineering, and Mathematics An extension using MouseTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency in the fog: application to real and 2.5D pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Birem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking computer mouse movement for studying visual information processing: applications to driving situations in reduced visibility conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model for sensorimotor control: anticipatory coordination and lateral competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems (ABiALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor Exploration/Exploitation with Coordinating Local Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Cognitive Systems (CogSys 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortically-inspired Computational Models for Multimodality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EUCogII Members' Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ordinateur : un Outil nécessaire à la manipulation de systèmes cognitifs complexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation in anticipative sensory-motor schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Enactive Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de traçage des processus psychologiques en psychologie sociale : le mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale - La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les stéréotypes de genre implicites dans les domaines académiques : différences intergroupes, apports des méthodologies mixtes et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du sexisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in high dimensional spaces using a sparse approximation of neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Hernández, Ricardo Sanz, Jaime Gómez-Ramirez, Leslie S. Smith, Amir Hussain, Antonio Chella, Igor Aleksander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Brains to Systems: Brain-Inspired Cognitive Systems 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2011, Advances in Experimental Medicine and Biology, 978-1461401636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical procedure to assist dysgraphia detection through dynamic modelling of handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2408.02099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage constructiviste, incarné et interactiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation(s) pour la psychologie : Qu’est-ce que la simulation (ne) peut (pas) faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ. Grenoble Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Automated Datafow Deployment of CNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Institut Pascal, Clermont Ferrand. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519524v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination implicite d'interactions sensorimotrices comme fondement de la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Institut National Polytechnique (Toulouse), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPT034H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-024-01178-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106526" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Josseron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2023.100359" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaboriaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.868" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Szczepaniak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04046328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Quinton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.688157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourrasset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn S&#233;rot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0581-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goffart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091.2017.1351421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourrelly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00402.2018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01630048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspa0000063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.11.28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pio-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0710-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0673-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0674-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Catenacci Volpi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2279664" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2014.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0180-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7634AE84242C2C7BB9587ABEA4461211AC943833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Massamba Sene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greliche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pascal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Brodin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decosterd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776053v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiao Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jolly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977943v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892614" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353363v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eberlen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977954v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ben Khelifa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dapp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Kyriakopoulos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966792v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131930" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avillac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Techer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3135082" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Abdelouahab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967437" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petracca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pagano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967438" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967277v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Birem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698905v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Vazquez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsunari Inamura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Basille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822528v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894621v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839369v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981013v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilhe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182684v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Gana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536869v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girod" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981045v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duverger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807341388-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355153v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.02099" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981059v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519524v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361431v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT034H" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gautheron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106526" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Josseron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2023.100359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaboriaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.868" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Szczepaniak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000537" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-024-01178-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04046328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Quinton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.688157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goffart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091.2017.1351421" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00402.2018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourrasset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn S&#233;rot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0581-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01630048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspa0000063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.11.28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pio-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0710-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0673-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0674-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Catenacci Volpi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2279664" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2014.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0180-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7634AE84242C2C7BB9587ABEA4461211AC943833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Massamba Sene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greliche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pascal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Brodin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decosterd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776053v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiao Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jolly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892614" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eberlen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ben Khelifa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dapp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Kyriakopoulos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131930" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3135082" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avillac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Techer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Abdelouahab" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966788v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967437" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petracca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pagano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967277v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415955v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967282v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359997v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Birem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603929v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Vazquez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsunari Inamura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Basille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822528v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839365v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966766v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839369v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894621v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981013v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilhe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Gana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981019v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536869v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girod" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981045v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duverger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807341388-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355153v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.02099" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981059v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519524v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361431v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT034H" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>