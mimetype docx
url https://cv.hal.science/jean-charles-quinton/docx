--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Quinton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor in applied mathematics ;Laboratoire Jean Kuntzmann (LJK - UMR 5224) ;Univ. Grenoble Alpes,  CNRS, Grenoble-INP, Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied sequential sampling models and dynamic neural fields for decision-making: Why hesitate between two when a continuum is the answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.106526. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young children’s transfer of learning on a touchscreen tablet is determined by similarities between tasks and between digital contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried T Mombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Josseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100359. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2023.100359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrongness and Blame Judgments and Their Dynamics: Toward a Three-Input Processing Model of Moral Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.19 (1-14). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of social distance and gender on moral decisions and judgments: A reanalysis, replication, and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in moral and nonmoral decision making: an empirical study coupled with a computational model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-024-01178-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision‐making dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.e2324. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bdm.2324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ethics Also Matter: Influence of Taste, Health, and Ethical Attributes on Food Decisions Traced with a Novel Mouse-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.107006. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2023.107006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Intent, Outcome, and Causality on Moral Judgments and Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field model of multimodal merging: application to the ventriloquist effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (8), pp.1701-1726. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward history modulates perceptual load effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.103217. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.1081-1096. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-020-01484-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of Missing Out Predicts Distraction by Social Reward Signals Displayed on a Smartphone in Difficult Driving Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.688157. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.688157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified dynamic neural field model of goal directed eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Embodied Neuronal Mechanisms in Adaptive Behaviour, 30 (1), pp.20-52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091.2017.1351421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiology of visually guided eye movements: critical review and alternative viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (6), pp.3234-3245. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00402.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired heterogeneous architecture for real-time pedestrian detection applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.535-548. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and simulating dynamics of implicit stereotypes: A situated social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (6), pp.817 - 834. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspa0000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of visual uncertainty and contextual guidance on perceptual decisions: Evidence from eye and mouse tracking in visual search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/16.11.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual filtering in operational and joint spaces for reaching and grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pio-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0710-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of expectations and visual uncertainty upon detection and identification of a target in the fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.343 - 348. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0673-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic competition and binding of concepts through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.349 - 353. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0674-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cat is on the Mat. or is it a Dog? Dynamic Competition in Perceptual Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Catenacci Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (5), pp.539-551. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2279664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How active perception and attractor dynamics shape perceptual categorization: a computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Catenacci Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic library for structured real-time computations: GPU implementation applied to retinal and cortical vision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-008-0180-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalized activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.312-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Social Distance Effects in Moral Decision-Making: A Threefold Psychosocial Framework and a Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP Group Meeting on Moral Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action matters for object representation learning from sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Massamba Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference On Artificial Intelligence (ECAI), Artificial Intelligence and Cognition workshop (AIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating decision trajectories by altering task topology: empirical mouse-tracking studies and dynamical system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sociale et du genre sur les décisions et jugements moraux : une réanalyse, réplication et extension de Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire dont vos données sont le héros crish × trainteract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Greliche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance sociale et ses effets dans les prises de décisions morales : une approche psychosociale intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'épreuve de la MFT et influence des normes liées au genre sur les jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Decosterd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques d'erreurs avec designs expérimentaux contrebalancés : cas d'étude empirique en moralité et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements et prises de décisions morales : challenges et contributions apportées par un nouveau paradigme de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ neuronal et apprentissage profond de topologies pour la fusion multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance sociale et transgression morale dans la vie quotidienne: quels jugements pour quels agents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs.ses (CJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do our altruistic behaviors and moral judgments depend on our social distance towards the victim? A replication and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation continue et pratique statistique via une console R en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces d’interaction sur plateformes pédagogiques comme mesures indirectes des buts d’accomplissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intention, de la causalité, de la conséquence et de la distance sociale sur les jugements moraux et processus décisionnels sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of zero velocity points: a critical parameter for handwriting model estimation towards dysgraphia diagnosis assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique et Universités de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03776053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to account for conflict in moral and nonmoral decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Choice Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'implémentation de diapositives interactives (R Shiny & Rmd ioslides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we judge others in the face of an immoral daily-life act? A dynamic and multifactorial investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Cognition Network, Transfert of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does morality change the decision-making process? An empirical study and computational model to investigate the impact of moral considerations in decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Decision Making Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Manifold Learning and Neural Field Dynamics for Multimodal Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, Italy. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample reconstruction from summary statistics: assumptions and novel contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I Cold? Investigating Ingroup Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'apprentissage incident de stéréotypes endogroupe sur les associations liées au soi et à l'endogroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision space: a model fit to mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of paradigm constraints in decision-making: mouse tracking studies on morality judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique pour détecter des séquences vidéos similaires : application aux véhicules autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Mathématique de France - SMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Mathématique de France, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LobNet platform: Target tracking with a low resolution camera network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Sensing and Processing for Robotic Visual Perception workshop, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des buts d'accomplissement dans l'étude des apprentissages : Une recherche exploratoire basée sur les traces d'interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Kyriakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle de trajectoires de souris en cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of decision-making from a situated social cognition perspective: Experiments and computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration théorique de l'impact du biais de désirabilité sociale sur la validité prédictive des inventaires de personnalité via des simulations de Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining eye and mouse movement measures to infer the accumulation of evidence across eye fixations in visual search with visually degraded scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal task demands and attentional capture by rewarded distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the European Society for Cognitive Psychology (ESCoP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCoP, Sep 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional mixed effect models for mouse-tracking data in social cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de risque et QCMs : conséquences sur la validité des méthodes de notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mixtes fonctionnels pour des données de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cam network: Tracking across cameras using SVT parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. pp.138-143, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3131930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LobNet: A low specification camera network platform using Ant-Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. pp.208-209, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3135082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Multisensory Perception and LearnIng For InteractivE Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Models for Crossmodal Learning - IEEE ICDL-EPIROB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the range of variations in self-presentation bias using Monte-Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hardware Mapping of CNNs on FPGA-Based Smart Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddine Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Architecture of Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation des lignes et des colonnes d'une matrice : application aux séquences de navigation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When motion and color compete for selective attention, motion induces a stronger distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cams Network: A non-Markovian Model for Smart Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Architecture of Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cams Network: a cooperative network model for silly cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Distributed Smart Camera (ICDSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.104-109, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2967413.2967437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed coordination model for smart sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Distributed Smart Camera (ICDSC '16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2967413.2967438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires contre-stéréotypiques : comparaison intergroupe des stéréotypes implicites de femmes et d’hommes (contre)-stéréotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural field model of the dynamics of goal-directed eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach for Optimizing DSP Block Utilization of a CNN implementation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddine Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Conference on Distributed Smart Cameras - ICDSC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining empirical and computational studies in social cognition: Illustration with implicit gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual saliency on the road: model and database dependent detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'2016 - Journée Transports Intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting a pedestrian in the fog: The role of target expectation and visual exploration in perceptual decision-making under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): Implicit Gender Stereotypes and Social Group Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the Swiss Society of Psychology (SSP/SGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL-MAP: Loop-closure detection using saliency-based features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Birem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robots and Systems (IROS 2014), 2014 IEEE/RSJ International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.4543--4548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal pattern discrimination using predictive dynamic neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty First Annual Computational Neuroscience Meeting: CNS*2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning and learning with evolutionary methods: anticipatory representations and dynamic neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty First Annual Computational Neuroscience Meeting: CNS*2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of space from sensorimotor invariants: anticipatory network analysis in the context of the Tetris game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An excitation/inhibition based computational model of coordinated group behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EASP General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory network representations: Tetris, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactivist Summer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Ermoupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive neural fields for improved tracking and attentional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Minai, Hava Siegelmann, Jul 2011, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00603902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention using spiking neural maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Minai, Hava Siegelmann, Jul 2011, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00603929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse implementation of dynamic competition in continuous neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Inspired Cognitive Systems 2010 - BICS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Optimizing Dynamic Neural Fields Parameters Using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Congress on Computational Intelligence 2010 - WCCI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist sensorimotor learning: computational implementation and parallel optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel anticipative interactions for goal oriented behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Robotics (EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipative coordinated cognitive processes for interactivist and Piagetian theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial General Intelligence (AGI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Memphis, United States. pp.287-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-robot interaction based learning for task-independent dynamics prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsunari Inamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Robotics (EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Piscataway, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cognitive Science Conference (EuCogSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactivist Summer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle générique de schéma sensori-moteur anticipatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'École Doctorale Information et Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Sensorimotor Sequence-based Learning Using Predictive Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Development and Learning (ICDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of taste, health, and ethical attributes on food decisions traced with a novel mouse-tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est pas ma faute ! » Le biais de favoritisme envers soi ou son groupe et ses limitesdans les prises de décision morales : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social distance and judgments of everyday moral transgressions: A psychosocial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’EDISCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Social Distance, Severity, and Gender on Moral Judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal Weights in Bimodal Perception: Influence of intermodal differences in stimulus reliability and task induced saccades on crossmodal bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisa Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ulm, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory reliability and saccadic eye-movements on multisensory integration in the spatial ventriloquism paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of Missing Out and attentional capture by distractor associated with social reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological constraints in neural field models of sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2019 - 4th International Workshop on Intrinsically Motivated Open-ended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Frankfurt, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-driven attentional capture under load: an ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional capture by reward-distractors under perceptual load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium of European Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence test solving through eye-movements and mouse-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble workshop on models and analysis of eye movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I cold? Investigating In-Group Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Self-Knowledge to Knowing Others: Insights from psychological and neuroscientific tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Neural Field model of goal directed eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eye-movements on multisensory stimulus localization: experiments, models and robotics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pression temporelle sur la capture attentionnelle par des distracteurs associés à une récompense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs du Centre de Recherches sur la Cognition et l’Apprentissage : De la recherche fondamentale aux applications (JSJC - CeRCA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-driven attentional capture under time constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poitiers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring achievement goals: A methodological contribution based on mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granda, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract planning over control primitives for robotic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When concepts get bound together through time & space: a case study on implicit stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Systems Perspective on Implicit Stereotypes Inputs from Mouse-Tracking and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of noise and scene-target spatial congruence through visual exploration and target identification in a perceptual decision-making task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Visual Perception (ECVP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled filtering in visual and motor spaces for reaching and grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pio-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-stereotypic implicit associations among women in Science, Technology, Engineering, and Mathematics An extension using MouseTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency in the fog: application to real and 2.5D pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Birem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking computer mouse movement for studying visual information processing: applications to driving situations in reduced visibility conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model for sensorimotor control: anticipatory coordination and lateral competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems (ABiALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor Exploration/Exploitation with Coordinating Local Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Cognitive Systems (CogSys 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortically-inspired Computational Models for Multimodality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EUCogII Members' Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ordinateur : un Outil nécessaire à la manipulation de systèmes cognitifs complexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation in anticipative sensory-motor schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Enactive Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de traçage des processus psychologiques en psychologie sociale : le mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale - La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les stéréotypes de genre implicites dans les domaines académiques : différences intergroupes, apports des méthodologies mixtes et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du sexisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in high dimensional spaces using a sparse approximation of neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Hernández, Ricardo Sanz, Jaime Gómez-Ramirez, Leslie S. Smith, Amir Hussain, Antonio Chella, Igor Aleksander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Brains to Systems: Brain-Inspired Cognitive Systems 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2011, Advances in Experimental Medicine and Biology, 978-1461401636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical procedure to assist dysgraphia detection through dynamic modelling of handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2408.02099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage constructiviste, incarné et interactiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation(s) pour la psychologie : Qu’est-ce que la simulation (ne) peut (pas) faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ. Grenoble Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Automated Datafow Deployment of CNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Institut Pascal, Clermont Ferrand. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519524v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination implicite d'interactions sensorimotrices comme fondement de la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Institut National Polytechnique (Toulouse), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPT034H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Quinton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor in applied mathematics ;Laboratoire Jean Kuntzmann (LJK - UMR 5224) ;Univ. Grenoble Alpes,  CNRS, Grenoble-INP, Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in moral and nonmoral decision making: an empirical study coupled with a computational model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-024-01178-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied sequential sampling models and dynamic neural fields for decision-making: Why hesitate between two when a continuum is the answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.106526. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young children’s transfer of learning on a touchscreen tablet is determined by similarities between tasks and between digital contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried T Mombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Josseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100359. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2023.100359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrongness and Blame Judgments and Their Dynamics: Toward a Three-Input Processing Model of Moral Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.19 (1-14). </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of social distance and gender on moral decisions and judgments: A reanalysis, replication, and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision‐making dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.e2324. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bdm.2324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ethics Also Matter: Influence of Taste, Health, and Ethical Attributes on Food Decisions Traced with a Novel Mouse-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.107006. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2023.107006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic neural field model of multimodal merging: application to the ventriloquist effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (8), pp.1701-1726. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Intent, Outcome, and Causality on Moral Judgments and Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward history modulates perceptual load effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.103217. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.1081-1096. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-020-01484-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of Missing Out Predicts Distraction by Social Reward Signals Displayed on a Smartphone in Difficult Driving Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.688157. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.688157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired heterogeneous architecture for real-time pedestrian detection applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.535-548. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified dynamic neural field model of goal directed eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Embodied Neuronal Mechanisms in Adaptive Behaviour, 30 (1), pp.20-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091.2017.1351421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiology of visually guided eye movements: critical review and alternative viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (6), pp.3234-3245. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00402.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and simulating dynamics of implicit stereotypes: A situated social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (6), pp.817 - 834. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspa0000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of visual uncertainty and contextual guidance on perceptual decisions: Evidence from eye and mouse tracking in visual search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/16.11.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual filtering in operational and joint spaces for reaching and grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pio-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0710-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of expectations and visual uncertainty upon detection and identification of a target in the fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.343 - 348. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0673-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic competition and binding of concepts through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.349 - 353. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0674-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cat is on the Mat. or is it a Dog? Dynamic Competition in Perceptual Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Catenacci Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (5), pp.539-551. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2279664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How active perception and attractor dynamics shape perceptual categorization: a computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Catenacci Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalized activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.312-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic library for structured real-time computations: GPU implementation applied to retinal and cortical vision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-008-0180-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action matters for object representation learning from sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Massamba Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference On Artificial Intelligence (ECAI), Artificial Intelligence and Cognition workshop (AIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Social Distance Effects in Moral Decision-Making: A Threefold Psychosocial Framework and a Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP Group Meeting on Moral Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating decision trajectories by altering task topology: empirical mouse-tracking studies and dynamical system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sociale et du genre sur les décisions et jugements moraux : une réanalyse, réplication et extension de Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire dont vos données sont le héros crish × trainteract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Greliche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance sociale et ses effets dans les prises de décisions morales : une approche psychosociale intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'épreuve de la MFT et influence des normes liées au genre sur les jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Decosterd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques d'erreurs avec designs expérimentaux contrebalancés : cas d'étude empirique en moralité et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do our altruistic behaviors and moral judgments depend on our social distance towards the victim? A replication and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements et prises de décisions morales : challenges et contributions apportées par un nouveau paradigme de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ neuronal et apprentissage profond de topologies pour la fusion multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance sociale et transgression morale dans la vie quotidienne: quels jugements pour quels agents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs.ses (CJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation continue et pratique statistique via une console R en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces d’interaction sur plateformes pédagogiques comme mesures indirectes des buts d’accomplissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intention, de la causalité, de la conséquence et de la distance sociale sur les jugements moraux et processus décisionnels sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of zero velocity points: a critical parameter for handwriting model estimation towards dysgraphia diagnosis assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique et Universités de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03776053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to account for conflict in moral and nonmoral decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Choice Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'implémentation de diapositives interactives (R Shiny & Rmd ioslides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we judge others in the face of an immoral daily-life act? A dynamic and multifactorial investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Cognition Network, Transfert of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does morality change the decision-making process? An empirical study and computational model to investigate the impact of moral considerations in decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Decision Making Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Manifold Learning and Neural Field Dynamics for Multimodal Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, Italy. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision space: a model fit to mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of paradigm constraints in decision-making: mouse tracking studies on morality judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I Cold? Investigating Ingroup Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample reconstruction from summary statistics: assumptions and novel contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'apprentissage incident de stéréotypes endogroupe sur les associations liées au soi et à l'endogroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique pour détecter des séquences vidéos similaires : application aux véhicules autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Mathématique de France - SMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Mathématique de France, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of decision-making from a situated social cognition perspective: Experiments and computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration théorique de l'impact du biais de désirabilité sociale sur la validité prédictive des inventaires de personnalité via des simulations de Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LobNet platform: Target tracking with a low resolution camera network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Sensing and Processing for Robotic Visual Perception workshop, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des buts d'accomplissement dans l'étude des apprentissages : Une recherche exploratoire basée sur les traces d'interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Kyriakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle de trajectoires de souris en cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining eye and mouse movement measures to infer the accumulation of evidence across eye fixations in visual search with visually degraded scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cams Network: A non-Markovian Model for Smart Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Architecture of Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LobNet: A low specification camera network platform using Ant-Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. pp.208-209, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3135082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Multisensory Perception and LearnIng For InteractivE Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Models for Crossmodal Learning - IEEE ICDL-EPIROB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal task demands and attentional capture by rewarded distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the European Society for Cognitive Psychology (ESCoP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCoP, Sep 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional mixed effect models for mouse-tracking data in social cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de risque et QCMs : conséquences sur la validité des méthodes de notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mixtes fonctionnels pour des données de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cam network: Tracking across cameras using SVT parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. pp.138-143, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3131930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the range of variations in self-presentation bias using Monte-Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hardware Mapping of CNNs on FPGA-Based Smart Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddine Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Architecture of Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation des lignes et des colonnes d'une matrice : application aux séquences de navigation visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When motion and color compete for selective attention, motion induces a stronger distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual saliency on the road: model and database dependent detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'2016 - Journée Transports Intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant-Cams Network: a cooperative network model for silly cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Distributed Smart Camera (ICDSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.104-109, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2967413.2967437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed coordination model for smart sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Ben Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Distributed Smart Camera (ICDSC '16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2967413.2967438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires contre-stéréotypiques : comparaison intergroupe des stéréotypes implicites de femmes et d’hommes (contre)-stéréotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural field model of the dynamics of goal-directed eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining empirical and computational studies in social cognition: Illustration with implicit gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach for Optimizing DSP Block Utilization of a CNN implementation on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddine Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Conference on Distributed Smart Cameras - ICDSC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): Implicit Gender Stereotypes and Social Group Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the Swiss Society of Psychology (SSP/SGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting a pedestrian in the fog: The role of target expectation and visual exploration in perceptual decision-making under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL-MAP: Loop-closure detection using saliency-based features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Birem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Robots and Systems (IROS 2014), 2014 IEEE/RSJ International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.4543--4548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of space from sensorimotor invariants: anticipatory network analysis in the context of the Tetris game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal pattern discrimination using predictive dynamic neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty First Annual Computational Neuroscience Meeting: CNS*2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning and learning with evolutionary methods: anticipatory representations and dynamic neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty First Annual Computational Neuroscience Meeting: CNS*2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention using spiking neural maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Minai, Hava Siegelmann, Jul 2011, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00603929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An excitation/inhibition based computational model of coordinated group behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EASP General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory network representations: Tetris, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactivist Summer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Ermoupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive neural fields for improved tracking and attentional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks IJCNN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ali Minai, Hava Siegelmann, Jul 2011, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00603902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse implementation of dynamic competition in continuous neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Inspired Cognitive Systems 2010 - BICS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Optimizing Dynamic Neural Fields Parameters Using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Congress on Computational Intelligence 2010 - WCCI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel anticipative interactions for goal oriented behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Robotics (EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist sensorimotor learning: computational implementation and parallel optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipative coordinated cognitive processes for interactivist and Piagetian theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial General Intelligence (AGI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Memphis, United States. pp.287-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cognitive Science Conference (EuCogSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-robot interaction based learning for task-independent dynamics prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsunari Inamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Robotics (EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Piscataway, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivist navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactivist Summer Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle générique de schéma sensori-moteur anticipatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'École Doctorale Information et Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Sensorimotor Sequence-based Learning Using Predictive Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Development and Learning (ICDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of taste, health, and ethical attributes on food decisions traced with a novel mouse-tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est pas ma faute ! » Le biais de favoritisme envers soi ou son groupe et ses limitesdans les prises de décision morales : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social distance and judgments of everyday moral transgressions: A psychosocial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’EDISCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Social Distance, Severity, and Gender on Moral Judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal Weights in Bimodal Perception: Influence of intermodal differences in stimulus reliability and task induced saccades on crossmodal bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisa Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ulm, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory reliability and saccadic eye-movements on multisensory integration in the spatial ventriloquism paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of Missing Out and attentional capture by distractor associated with social reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological constraints in neural field models of sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2019 - 4th International Workshop on Intrinsically Motivated Open-ended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Frankfurt, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-driven attentional capture under load: an ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eye-movements on multisensory stimulus localization: experiments, models and robotics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional capture by reward-distractors under perceptual load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium of European Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence test solving through eye-movements and mouse-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble workshop on models and analysis of eye movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I cold? Investigating In-Group Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Self-Knowledge to Knowing Others: Insights from psychological and neuroscientific tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Neural Field model of goal directed eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goffart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring achievement goals: A methodological contribution based on mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granda, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-driven attentional capture under time constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poitiers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pression temporelle sur la capture attentionnelle par des distracteurs associés à une récompense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs du Centre de Recherches sur la Cognition et l’Apprentissage : De la recherche fondamentale aux applications (JSJC - CeRCA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of noise and scene-target spatial congruence through visual exploration and target identification in a perceptual decision-making task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Visual Perception (ECVP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract planning over control primitives for robotic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When concepts get bound together through time & space: a case study on implicit stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Systems Perspective on Implicit Stereotypes Inputs from Mouse-Tracking and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled filtering in visual and motor spaces for reaching and grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pio-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-stereotypic implicit associations among women in Science, Technology, Engineering, and Mathematics An extension using MouseTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking computer mouse movement for studying visual information processing: applications to driving situations in reduced visibility conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency in the fog: application to real and 2.5D pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Birem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model for sensorimotor control: anticipatory coordination and lateral competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems (ABiALS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortically-inspired Computational Models for Multimodality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EUCogII Members' Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor Exploration/Exploitation with Coordinating Local Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Cognitive Systems (CogSys 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ordinateur : un Outil nécessaire à la manipulation de systèmes cognitifs complexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation in anticipative sensory-motor schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Enactive Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de traçage des processus psychologiques en psychologie sociale : le mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale - La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les stéréotypes de genre implicites dans les domaines académiques : différences intergroupes, apports des méthodologies mixtes et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du sexisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in high dimensional spaces using a sparse approximation of neural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Girau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Hernández, Ricardo Sanz, Jaime Gómez-Ramirez, Leslie S. Smith, Amir Hussain, Antonio Chella, Igor Aleksander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Brains to Systems: Brain-Inspired Cognitive Systems 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2011, Advances in Experimental Medicine and Biology, 978-1461401636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00568924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical procedure to assist dysgraphia detection through dynamic modelling of handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2408.02099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage constructiviste, incarné et interactiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation(s) pour la psychologie : Qu’est-ce que la simulation (ne) peut (pas) faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ. Grenoble Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Automated Datafow Deployment of CNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Sérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Institut Pascal, Clermont Ferrand. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519524v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination implicite d'interactions sensorimotrices comme fondement de la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Institut National Polytechnique (Toulouse), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPT034H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gautheron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106526" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Josseron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2023.100359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaboriaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.868" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Szczepaniak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000537" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-024-01178-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04046328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Quinton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.688157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goffart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091.2017.1351421" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00402.2018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourrasset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn S&#233;rot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0581-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01630048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspa0000063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.11.28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pio-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0710-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0673-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0674-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Catenacci Volpi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2279664" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2014.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0180-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7634AE84242C2C7BB9587ABEA4461211AC943833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Massamba Sene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greliche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pascal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Brodin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decosterd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776053v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiao Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jolly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892614" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eberlen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ben Khelifa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dapp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Kyriakopoulos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131930" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3135082" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avillac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Techer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Abdelouahab" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966788v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967437" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petracca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pagano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967277v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415955v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967282v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359997v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Birem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603929v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Vazquez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsunari Inamura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Basille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822528v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839365v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966766v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839369v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894621v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981013v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilhe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Gana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981019v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536869v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girod" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981045v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duverger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807341388-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355153v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.02099" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981059v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519524v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361431v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT034H" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-024-01178-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106526" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Josseron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2023.100359" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaboriaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.868" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Szczepaniak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04046328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Quinton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.688157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maggiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bourrasset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn S&#233;rot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0581-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goffart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091.2017.1351421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourrelly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00402.2018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01630048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspa0000063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.11.28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pio-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0710-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0673-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0674-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Catenacci Volpi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2279664" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2014.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0180-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7634AE84242C2C7BB9587ABEA4461211AC943833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Massamba Sene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greliche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pascal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Brodin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decosterd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776053v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiao Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jolly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892614" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eberlen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977954v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984519v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ben Khelifa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dapp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Kyriakopoulos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3135082" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avillac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Techer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966792v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981000v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131930" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Abdelouahab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967437" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petracca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pagano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967438" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967277v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415955v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Birem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698905v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Vazquez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Basille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsunari Inamura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822528v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894621v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839369v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966795v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174522v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilhe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182684v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Gana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girod" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981045v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duverger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807341388-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355153v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.02099" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981059v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519524v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361431v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT034H" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>