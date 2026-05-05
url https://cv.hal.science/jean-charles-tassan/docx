--- v0 (2026-04-02)
+++ v1 (2026-05-05)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D9E2F27"/>
+    <w:nsid w:val="31153892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="619FD3A7"/>
+    <w:nsid w:val="049BAFB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1016043E"/>
+    <w:nsid w:val="AAF73A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8ADD5FEE"/>
+    <w:nsid w:val="6A55455A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F00A54D1"/>
+    <w:nsid w:val="089B75D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="74E58C7F"/>
+    <w:nsid w:val="80810B5C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="290C4AE1"/>
+    <w:nsid w:val="D15F712F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="39DD8FC2"/>
+    <w:nsid w:val="92718DEE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A56EB2C0"/>
+    <w:nsid w:val="F324D85E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DA15E37F"/>
+    <w:nsid w:val="781E0C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B30B1090"/>
+    <w:nsid w:val="F4A6E95D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B1CA548B"/>
+    <w:nsid w:val="F7A6AEB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8D08DC02"/>
+    <w:nsid w:val="C1F8D150"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="46CB15C6"/>
+    <w:nsid w:val="DC338A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A2A949AF"/>
+    <w:nsid w:val="C9AAE468"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="2743FD3D"/>
+    <w:nsid w:val="2AB1B0FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="043CCBC7"/>
+    <w:nsid w:val="1CE19103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="D530BFF2"/>
+    <w:nsid w:val="80BA07EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="2920CF27"/>
+    <w:nsid w:val="036EB8A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2919,51 +2919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="2ABEEBA5"/>
+    <w:nsid w:val="6B25FC29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="6758DE9B"/>
+    <w:nsid w:val="F41F6D91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="BBB48092"/>
+    <w:nsid w:val="7596F7E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3363,51 +3363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="04E139C3"/>
+    <w:nsid w:val="0E5D476D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3511,51 +3511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="E5453E35"/>
+    <w:nsid w:val="E4BAFC3C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3659,51 +3659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="900461C4"/>
+    <w:nsid w:val="06B17095"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3807,51 +3807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="060E9E11"/>
+    <w:nsid w:val="DB484989"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3955,51 +3955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="7C6A3246"/>
+    <w:nsid w:val="3C41C8CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>