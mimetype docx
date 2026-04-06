--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -259,295 +259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased risk of acute kidney injury in the first part of an ultra‐trail—Implications for abandonment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+                <w:t xml:space="preserve">Charlie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frappé</w:t>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vermorel</w:t>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Foote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Pierre‐louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physiological Reports, 12 (9), pp.e15935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.15935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+                <w:t xml:space="preserve">hal-04563688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of acute kidney injury in the first part of an ultra‐trail—Implications for abandonment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Touze</w:t>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+                <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐louis Delaunay</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Physiological Reports, 12 (9), pp.e15935. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14814/phy2.15935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563688v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of proxy indicators estimating the appropriateness of antibiotic prescriptions in general practice: a national consensus procedure in France</w:t>
               </w:r>
@@ -667,103 +667,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
@@ -840,51 +840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lespagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -935,64 +935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Drigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,791 +1838,791 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What if doctors were at the origin of the burnout epidemic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassian Minguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bréhaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignon Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tabouring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Wonca Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, DUBLIN, Ireland. , www.woncaeurope2024.org, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l'impact d'un ultra trail de 156km sur l'équilibre glycémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Hurdiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l’impact d’un ultra-trail de 156km sur l’équilibre glycémique de coureurs non diabétiques : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Hurdiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque persistant d’hyperglycémie chez des coureurs sans diabète lors d’un ultra-trail de 156 km – Influence possible de l’intensité de course et des dommages musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lespagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles initiatives territoriales pour accueillir les docteurs juniors de MG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Canton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national CNGE 2024 - Exercer et enseigner la médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNGE, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche qualité en maison de santé pluriprofessionnelle : recueil et analyse des EIAS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12° Congrès Médecine Générale France Soins Formation recherche CMGF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058647v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-04491639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2698,51 +2698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F8C413A"/>
+    <w:nsid w:val="F62FADBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2929,51 +2929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-vauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3796-6370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095329374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Hily" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2020.0184" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03420598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frimat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2019.00071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;nora Chau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PY15159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2017.1282356" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.09.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXC0M0MQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Vauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassian Minguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignon Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabouring" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-vauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3796-6370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095329374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Hily" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2020.0184" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03420598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frimat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2019.00071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;nora Chau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PY15159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2017.1282356" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.09.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXC0M0MQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassian Minguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignon Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabouring" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Vauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>