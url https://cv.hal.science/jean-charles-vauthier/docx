--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -259,295 +259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of acute kidney injury in the first part of an ultra‐trail—Implications for abandonment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Touze</w:t>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐louis Delaunay</w:t>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.15935⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563688v1</w:t>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+                <w:t xml:space="preserve">Increased risk of acute kidney injury in the first part of an ultra‐trail—Implications for abandonment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frappé</w:t>
+                <w:t xml:space="preserve">Charlie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vermorel</w:t>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Foote</w:t>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Pierre‐louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physiological Reports, 12 (9), pp.e15935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.15935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of proxy indicators estimating the appropriateness of antibiotic prescriptions in general practice: a national consensus procedure in France</w:t>
               </w:r>
@@ -661,338 +661,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycaemic Effects of a 156-km Ultra-trail Race in Athletes: An Observational Field Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vermorel</w:t>
+                <w:t xml:space="preserve">Cassandra Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Foote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmad121⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (8), pp.2169-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-024-02013-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958370v1</w:t>
+                <w:t xml:space="preserve">hal-04563692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycaemic Effects of a 156-km Ultra-trail Race in Athletes: An Observational Field Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+                <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54 (8), pp.2169-2184. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-024-02013-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmad121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563692v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Drigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,51 +1095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edem Allado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chenuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1331,1298 +1331,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in perceived primary healthcare access across family structures and their predictors in adolescents</w:t>
+                <w:t xml:space="preserve">Substance use and misuse in a mountain ultramarathon: new insight into ultrarunners population?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kénora Chau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sandra Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kabuth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chenuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Primary Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/PY15159⟩</w:t>
+              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.244-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15438627.2017.1282356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417162v1</w:t>
+                <w:t xml:space="preserve">hal-01718105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance use and misuse in a mountain ultramarathon: new insight into ultrarunners population?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Variations in perceived primary healthcare access across family structures and their predictors in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kénora Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Kabuth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (2), pp.244-251. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Primary Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15438627.2017.1282356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/PY15159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718105v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insuffisance rénale aiguë suite à la prise de naproxène chez une athlète d’ultraendurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Poussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chenuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 42 (9), pp.1274-1276. </w:t>
+              <w:t xml:space="preserve">, 2013, 42 (9), pp.1274 - 1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2012.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417169v1</w:t>
+                <w:t xml:space="preserve">hal-01451471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insuffisance rénale aiguë suite à la prise de naproxène chez une athlète d’ultraendurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Poussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chenuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 42 (9), pp.1274 - 1276. </w:t>
+              <w:t xml:space="preserve">, 2013, 42 (9), pp.1274-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2012.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451471v1</w:t>
+                <w:t xml:space="preserve">hal-04417169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles initiatives territoriales pour accueillir les docteurs juniors de MG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national CNGE 2024 - Exercer et enseigner la médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Nov 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque persistant d’hyperglycémie chez des coureurs sans diabète lors d’un ultra-trail de 156 km – Influence possible de l’intensité de course et des dommages musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche qualité en maison de santé pluriprofessionnelle : recueil et analyse des EIAS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12° Congrès Médecine Générale France Soins Formation recherche CMGF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if doctors were at the origin of the burnout epidemic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassian Minguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bréhaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignon Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabouring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Wonca Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, DUBLIN, Ireland. , www.woncaeurope2024.org, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact d'un ultra trail de 156km sur l'équilibre glycémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lespagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact d’un ultra-trail de 156km sur l’équilibre glycémique de coureurs non diabétiques : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lespagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491639v1</w:t>
-              </w:r>
-[...332 lines deleted...]
-                <w:t xml:space="preserve">hal-03058647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2698,51 +2698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F62FADBC"/>
+    <w:nsid w:val="04F573EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2929,51 +2929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-vauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3796-6370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095329374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Hily" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2020.0184" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03420598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frimat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2019.00071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;nora Chau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PY15159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2017.1282356" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.09.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXC0M0MQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassian Minguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignon Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabouring" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Vauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-vauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3796-6370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095329374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Hily" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2020.0184" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03420598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frimat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2019.00071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Didier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2017.1282356" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;nora Chau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PY15159" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.09.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXC0M0MQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Vauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassian Minguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignon Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabouring" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>