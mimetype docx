--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -464,295 +464,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin structure from high resolution microscopy: scaling laws and microphase separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo assembly of bacterial partition condensates on circular supercoiled and linear DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Sekkouri Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loucif Remini</w:t>
+                <w:t xml:space="preserve">Valentin Quèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Delimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midas Segers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+                <w:t xml:space="preserve">Roxanne Debaugny-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.024408⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123 (3), pp.232-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.15297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177307v3</w:t>
+                <w:t xml:space="preserve">hal-04669095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assembly of bacterial partition condensates on circular supercoiled and linear DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Sekkouri Alaoui</w:t>
+                <w:t xml:space="preserve">Chromatin structure from high resolution microscopy: scaling laws and microphase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Remini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Quèbre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Midas Segers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Debaugny-Diaz</w:t>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 123 (3), pp.232-244. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.15297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.024408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669095v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177307v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexed chromatin imaging reveals predominantly pairwise long-range coordination between Drosophila Polycomb genes</w:t>
               </w:r>
@@ -1402,295 +1402,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of a sliding clamp mechanism for the spreading of ParB at short genomic distance from bacterial centromere sites</w:t>
+                <w:t xml:space="preserve">Modeling supercoiled DNA interacting with an anchored cluster of proteins: towards a quantitative estimation of chromosomal DNA supercoiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Geniet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101861⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), pp.106153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2002.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052753v2</w:t>
+                <w:t xml:space="preserve">hal-04851307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling supercoiled DNA interacting with an anchored cluster of proteins: towards a quantitative estimation of chromosomal DNA supercoiling</w:t>
+                <w:t xml:space="preserve">Physical modeling of a sliding clamp mechanism for the spreading of ParB at short genomic distance from bacterial centromere sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (6), pp.106153. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (12), pp.101861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2002.00111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851307v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP-Driven Separation of Liquid Phase Condensates in Bacteria</w:t>
               </w:r>
@@ -1702,77 +1702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guilhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79 (2), pp.293-303. </w:t>
@@ -1957,51 +1957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looping and clustering model for the organization of protein-DNA complexes on the bacterial genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,221 +3987,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature of (anti)cooperativity in the stochastic fluctuations of small systems: application to the bacterial flagellar motor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical modeling of ribosomes along mRNA : estimating kinetic rates from ribosome profiling experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Physics of Living Systems (IPOLS) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Goldman, Georgia Tech, Aug 2023, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Statistical Physics of Low Dimensional Systems 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Pont-à-Mousson (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890444v1</w:t>
+                <w:t xml:space="preserve">hal-04113150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of ribosomes along mRNA : estimating kinetic rates from ribosome profiling experiments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Signature of (anti)cooperativity in the stochastic fluctuations of small systems: application to the bacterial flagellar motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Franco-Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Physics of Low Dimensional Systems 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Pont-à-Mousson (France), France</w:t>
+              <w:t xml:space="preserve">International Physics of Living Systems (IPOLS) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Goldman, Georgia Tech, Aug 2023, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113150v1</w:t>
+                <w:t xml:space="preserve">hal-04890444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of stator recruitment and release in the bacterial flagellar motor</w:t>
               </w:r>
@@ -4513,165 +4513,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of the ParBS complex: insight into Liquid-Liquid Phase Separation</w:t>
+                <w:t xml:space="preserve">Genomic physics: biophysical modeling confronted to genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioPhyChrom 2021 (The biology and physics of bacterial chromosome organization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Labex NUMEV Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215528v1</w:t>
+                <w:t xml:space="preserve">hal-03428118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic physics: biophysical modeling confronted to genomic data</w:t>
+                <w:t xml:space="preserve">Physical modeling of the ParBS complex: insight into Liquid-Liquid Phase Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex NUMEV Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">BioPhyChrom 2021 (The biology and physics of bacterial chromosome organization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428118v1</w:t>
+                <w:t xml:space="preserve">hal-03215528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation of polymer-bound particles induced by loop-mediated 1D effective long-range interactions</w:t>
               </w:r>
@@ -4799,737 +4799,737 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing on protein waves: modeling the bacterial genome partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Modeling phase separation in health and disease: from nano- to meso-scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409051v1</w:t>
+                <w:t xml:space="preserve">hal-02305387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical Modeling of Translation in Cancer Cells</w:t>
+                <w:t xml:space="preserve">Biophysical modeling of translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life of Cancer Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Translation Control in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409954v1</w:t>
+                <w:t xml:space="preserve">hal-02137958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modeling of translation</w:t>
+                <w:t xml:space="preserve">Surfing on protein waves: proteophoresis as a mechanism for bacterial genome partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translation Control in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Statistical Physics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nordita, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137958v1</w:t>
+                <w:t xml:space="preserve">hal-02127081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing on protein waves: modeling the bacterial genome partitioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séparation de phase des à protéines liées l’ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling phase separation in health and disease: from nano- to meso-scale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GDR ADN Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ADN, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305387v1</w:t>
+                <w:t xml:space="preserve">hal-04894746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing on protein waves: proteophoresis as a mechanism for bacterial genome partitioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective long range interactions generated by polymer (DNA) fluctuations induce bound particle (protein) phase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Physics of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nordita, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APS, Mar 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127081v1</w:t>
+                <w:t xml:space="preserve">hal-04894725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective long range interactions generated by polymer (DNA) fluctuations induce bound particle (protein) phase separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfing on protein waves: modeling the bacterial genome partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APS, Mar 2019, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894725v1</w:t>
+                <w:t xml:space="preserve">hal-02409051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de phase des à protéines liées l’ADN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical Modeling of Translation in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ADN Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ADN, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Life of Cancer Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894746v1</w:t>
+                <w:t xml:space="preserve">hal-02409954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing on protein waves: modeling the bacterial genome partitioning</w:t>
+                <w:t xml:space="preserve">Surfing on protein waves: proteophoresis as a mechanism for bacterial genome partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Meets Biology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289228v1</w:t>
+                <w:t xml:space="preserve">hal-02064951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing on protein waves: proteophoresis as a mechanism for bacterial genome partitioning</w:t>
+                <w:t xml:space="preserve">Surfing on protein waves: modeling the bacterial genome partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Physics Meets Biology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064951v1</w:t>
+                <w:t xml:space="preserve">hal-02289228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing on protein waves: proteophoresis as a mechanism for bacterial genome partitioning</w:t>
               </w:r>
@@ -5739,142 +5739,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Physics of Living Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, Institut Pierre-Gilles de Gennes, France</w:t>
+              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931233v1</w:t>
+                <w:t xml:space="preserve">hal-01881265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Physics of Living Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, Institut Pierre-Gilles de Gennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881265v1</w:t>
+                <w:t xml:space="preserve">hal-01931233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
@@ -6699,51 +6699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looping and Clustering: a statistical physics approach to protein-DNA complexes in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,51 +6837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,51 +8324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECA60ECD"/>
+    <w:nsid w:val="84E19951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8555,51 +8555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-0100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139250964" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Delimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Revoil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf944" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252827v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dorignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geniet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14570-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177307v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Remini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Segers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024408" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Qu&#232;bre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny-Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762608v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gurgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez-Carrasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Geniet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl8112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lepage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauloudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaak Neri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00019-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03052753v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101861" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04851307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.00111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033377" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaad39" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Sakaue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vanderzande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00395a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Laleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baiesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Belotserkovskii" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01481" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2015.07.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard T. Barkema" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.06.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/5/056006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schiessel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500635h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barkema" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.068301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyu W. Hadiwikarta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Hooyberghs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks475" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/02/P02010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kroll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hooyberghs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2014034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403079v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/10/P10017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chania Dhall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kenna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Low" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/11/p11010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162367v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Abbondanzieri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B Badrinarayanan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barill&#224;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Bell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blombach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15347" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04901816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881265v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955916v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02327-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939915v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Cailhau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Geniet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440099v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02893703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-0100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139250964" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Delimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Revoil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf944" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252827v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dorignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geniet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14570-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Qu&#232;bre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny-Diaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177307v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Remini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Segers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762608v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gurgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez-Carrasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Geniet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl8112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lepage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauloudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaak Neri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00019-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04851307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.00111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03052753v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101861" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033377" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaad39" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Sakaue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vanderzande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00395a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Laleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baiesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Belotserkovskii" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01481" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2015.07.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard T. Barkema" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.06.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/5/056006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schiessel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500635h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barkema" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.068301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyu W. Hadiwikarta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Hooyberghs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks475" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/02/P02010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kroll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hooyberghs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2014034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403079v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/10/P10017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chania Dhall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kenna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Low" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/11/p11010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162367v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Abbondanzieri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B Badrinarayanan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barill&#224;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Bell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blombach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15347" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04901816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894746v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881265v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955916v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02327-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939915v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Cailhau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Geniet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440099v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02893703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>