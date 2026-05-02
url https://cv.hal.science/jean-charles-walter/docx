--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -3987,221 +3987,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of ribosomes along mRNA : estimating kinetic rates from ribosome profiling experiments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Signature of (anti)cooperativity in the stochastic fluctuations of small systems: application to the bacterial flagellar motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Franco-Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Physics of Low Dimensional Systems 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Pont-à-Mousson (France), France</w:t>
+              <w:t xml:space="preserve">International Physics of Living Systems (IPOLS) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Goldman, Georgia Tech, Aug 2023, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113150v1</w:t>
+                <w:t xml:space="preserve">hal-04890444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature of (anti)cooperativity in the stochastic fluctuations of small systems: application to the bacterial flagellar motor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical modeling of ribosomes along mRNA : estimating kinetic rates from ribosome profiling experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Physics of Living Systems (IPOLS) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Goldman, Georgia Tech, Aug 2023, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Statistical Physics of Low Dimensional Systems 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Pont-à-Mousson (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890444v1</w:t>
+                <w:t xml:space="preserve">hal-04113150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of stator recruitment and release in the bacterial flagellar motor</w:t>
               </w:r>
@@ -4513,165 +4513,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic physics: biophysical modeling confronted to genomic data</w:t>
+                <w:t xml:space="preserve">Physical modeling of the ParBS complex: insight into Liquid-Liquid Phase Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex NUMEV Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">BioPhyChrom 2021 (The biology and physics of bacterial chromosome organization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428118v1</w:t>
+                <w:t xml:space="preserve">hal-03215528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of the ParBS complex: insight into Liquid-Liquid Phase Separation</w:t>
+                <w:t xml:space="preserve">Genomic physics: biophysical modeling confronted to genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioPhyChrom 2021 (The biology and physics of bacterial chromosome organization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Labex NUMEV Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215528v1</w:t>
+                <w:t xml:space="preserve">hal-03428118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation of polymer-bound particles induced by loop-mediated 1D effective long-range interactions</w:t>
               </w:r>
@@ -4776,165 +4776,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing on protein waves: modeling the bacterial genome partitioning</w:t>
+                <w:t xml:space="preserve">Biophysical modeling of translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling phase separation in health and disease: from nano- to meso-scale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Translation Control in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305387v1</w:t>
+                <w:t xml:space="preserve">hal-02137958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modeling of translation</w:t>
+                <w:t xml:space="preserve">Surfing on protein waves: modeling the bacterial genome partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translation Control in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Modeling phase separation in health and disease: from nano- to meso-scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137958v1</w:t>
+                <w:t xml:space="preserve">hal-02305387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing on protein waves: proteophoresis as a mechanism for bacterial genome partitioning</w:t>
               </w:r>
@@ -4983,51 +4983,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de phase des à protéines liées l’ADN</w:t>
+                <w:t xml:space="preserve">Effective long range interactions generated by polymer (DNA) fluctuations induce bound particle (protein) phase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
@@ -5062,97 +5062,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ADN Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ADN, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APS, Mar 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894746v1</w:t>
+                <w:t xml:space="preserve">hal-04894725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective long range interactions generated by polymer (DNA) fluctuations induce bound particle (protein) phase separation</w:t>
+                <w:t xml:space="preserve">Séparation de phase des à protéines liées l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
@@ -5187,211 +5187,211 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APS, Mar 2019, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">GDR ADN Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ADN, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894725v1</w:t>
+                <w:t xml:space="preserve">hal-04894746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing on protein waves: modeling the bacterial genome partitioning</w:t>
+                <w:t xml:space="preserve">Biophysical Modeling of Translation in Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Life of Cancer Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409051v1</w:t>
+                <w:t xml:space="preserve">hal-02409954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical Modeling of Translation in Cancer Cells</w:t>
+                <w:t xml:space="preserve">Surfing on protein waves: modeling the bacterial genome partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life of Cancer Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409954v1</w:t>
+                <w:t xml:space="preserve">hal-02409051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing on protein waves: proteophoresis as a mechanism for bacterial genome partitioning</w:t>
               </w:r>
@@ -5670,211 +5670,211 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et Dynamique Nucléaire (ADN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931248v1</w:t>
+                <w:t xml:space="preserve">hal-01881265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Physics of Living Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, Institut Pierre-Gilles de Gennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881265v1</w:t>
+                <w:t xml:space="preserve">hal-01931233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Physics of Living Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, Institut Pierre-Gilles de Gennes, France</w:t>
+              <w:t xml:space="preserve">Architecture et Dynamique Nucléaire (ADN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931233v1</w:t>
+                <w:t xml:space="preserve">hal-01931248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
@@ -6084,142 +6084,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic self-assembly of ParB proteins at centromeres builds bacterial DNA segregation apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et Dynamique Nucléaire (ADN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955916v1</w:t>
+                <w:t xml:space="preserve">hal-01931274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic self-assembly of ParB proteins at centromeres builds bacterial DNA segregation apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Architecture et Dynamique Nucléaire (ADN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931274v1</w:t>
+                <w:t xml:space="preserve">hal-01955916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational dynamics of entangled polymers</w:t>
               </w:r>
@@ -6680,277 +6680,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looping and Clustering: a statistical physics approach to protein-DNA complexes in bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Spatio-temporal Dynamic of Ribosome During Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO | EMBL Symposium: Cellular Mechanisms Driven by Liquid Phase Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">7ème Journées Scientifiques du LabEx NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939915v1</w:t>
+                <w:t xml:space="preserve">hal-01950298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Spatio-temporal Dynamic of Ribosome During Translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looping and Clustering: a statistical physics approach to protein-DNA complexes in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Scientifiques du LabEx NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBO | EMBL Symposium: Cellular Mechanisms Driven by Liquid Phase Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950298v1</w:t>
+                <w:t xml:space="preserve">hal-01939915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
@@ -8324,51 +8324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84E19951"/>
+    <w:nsid w:val="E10DD786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8555,51 +8555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-0100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139250964" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Delimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Revoil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf944" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252827v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dorignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geniet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14570-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Qu&#232;bre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny-Diaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177307v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Remini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Segers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762608v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gurgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez-Carrasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Geniet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl8112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lepage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauloudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaak Neri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00019-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04851307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.00111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03052753v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101861" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033377" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaad39" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Sakaue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vanderzande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00395a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Laleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baiesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Belotserkovskii" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01481" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2015.07.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard T. Barkema" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.06.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/5/056006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schiessel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500635h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barkema" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.068301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyu W. Hadiwikarta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Hooyberghs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks475" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/02/P02010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kroll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hooyberghs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2014034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403079v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/10/P10017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chania Dhall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kenna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Low" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/11/p11010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162367v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Abbondanzieri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B Badrinarayanan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barill&#224;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Bell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blombach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15347" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04901816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894746v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881265v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955916v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02327-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939915v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950298v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Cailhau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Geniet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440099v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02893703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-0100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139250964" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Delimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Revoil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf944" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252827v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dorignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geniet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14570-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Qu&#232;bre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny-Diaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177307v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Remini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Segers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762608v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gurgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez-Carrasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Geniet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl8112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lepage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauloudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaak Neri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00019-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04851307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.00111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03052753v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101861" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033377" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaad39" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Sakaue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vanderzande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00395a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Laleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baiesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Belotserkovskii" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01481" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2015.07.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard T. Barkema" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.06.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/5/056006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schiessel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500635h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barkema" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.068301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyu W. Hadiwikarta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Hooyberghs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks475" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/02/P02010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kroll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hooyberghs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2014034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403079v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/10/P10017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chania Dhall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kenna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Low" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/11/p11010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162367v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Abbondanzieri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B Badrinarayanan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barill&#224;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Bell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blombach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15347" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04901816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931274v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955916v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02327-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950298v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939915v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Cailhau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Geniet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440099v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02893703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>