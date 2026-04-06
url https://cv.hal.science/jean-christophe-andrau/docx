--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-quadruplexes are promoter elements controlling nucleosome exclusion and RNA polymerase II pausing</w:t>
+                <w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Esnault</w:t>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
+                <w:t xml:space="preserve">Antoine Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
+                <w:t xml:space="preserve">Miss Leriem Zellagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talha Magat</w:t>
+                <w:t xml:space="preserve">Elke de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (8), pp.1981-1993. </w:t>
+              <w:t xml:space="preserve">Blood Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-025-02263-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337666v1</w:t>
+                <w:t xml:space="preserve">hal-05343640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t>
+                <w:t xml:space="preserve">G-quadruplexes are promoter elements controlling nucleosome exclusion and RNA polymerase II pausing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+                <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ovejero</w:t>
+                <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillemin</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miss Leriem Zellagui</w:t>
+                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke de Bruyne</w:t>
+                <w:t xml:space="preserve">Talha Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Neoplasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (8), pp.1981-1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-025-02263-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343640v1</w:t>
+                <w:t xml:space="preserve">hal-05337666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal Immune Profile in Individuals with Kabuki Syndrome</w:t>
               </w:r>
@@ -655,64 +655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-quadruplex forming motifs in the promoter region of the B-MYB proto-oncogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cucchiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Andrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G4access identifies G-quadruplexes and their associations with open chromatin and imprinting control regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talha Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encar Garcia-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cucchiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (8), pp.1359-1369. </w:t>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilay Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katjana Tantale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encar Garcia-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of DNA Methylation Episignatures for Diagnosis and Phenotype Correlations in 42 Mendelian Neurodevelopmental Disorders</w:t>
+                <w:t xml:space="preserve">Integration of high-throughput reporter assays identify a critical enhancer of the Ikzf1 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erfan Aref-Eshghi</w:t>
+                <w:t xml:space="preserve">Jaafar Alomairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Kerkhof</w:t>
+                <w:t xml:space="preserve">Anne Molitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pedro</w:t>
+                <w:t xml:space="preserve">Nori Sadouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
+                <w:t xml:space="preserve">Saadat Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ruiz-Pallares</w:t>
+                <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106 (3), pp.356-370. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538107v1</w:t>
+                <w:t xml:space="preserve">hal-02773600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of high-throughput reporter assays identify a critical enhancer of the Ikzf1 gene</w:t>
+                <w:t xml:space="preserve">Evaluation of DNA Methylation Episignatures for Diagnosis and Phenotype Correlations in 42 Mendelian Neurodevelopmental Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Alomairi</w:t>
+                <w:t xml:space="preserve">Erfan Aref-Eshghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Molitor</w:t>
+                <w:t xml:space="preserve">Jennifer Kerkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nori Sadouni</w:t>
+                <w:t xml:space="preserve">Victor Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadat Hussain</w:t>
+                <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Torres</w:t>
+                <w:t xml:space="preserve">Nathalie Ruiz-Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233191. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (3), pp.356-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773600v1</w:t>
+                <w:t xml:space="preserve">hal-02538107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Enhancer Usage and Targeted Polycomb Marking Hallmark Promoter Choice during T Cell Differentiation</w:t>
               </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pioger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezih Karasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Zueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (51), pp.25839-25849. </w:t>
@@ -2825,64 +2825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (1), pp.48-61.e6. </w:t>
@@ -3584,1171 +3584,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromatin environment shapes DNA replication origin organization and defines origin classes</w:t>
+                <w:t xml:space="preserve">Site- and allele-specific polycomb dysregulation in T-cell leukaemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cayrou</w:t>
+                <w:t xml:space="preserve">Jean-Marc Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+                <w:t xml:space="preserve">Aurore Touzart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Peiffer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coulombe</w:t>
+                <w:t xml:space="preserve">Marie Loosveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Koubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.192799.115⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.6094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101863v1</w:t>
+                <w:t xml:space="preserve">hal-01612097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site- and allele-specific polycomb dysregulation in T-cell leukaemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The chromatin environment shapes DNA replication origin organization and defines origin classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Navarro</w:t>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Touzart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Pradel</w:t>
+                <w:t xml:space="preserve">Isabelle Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fenouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Loosveld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Koubi</w:t>
+                <w:t xml:space="preserve">Philippe Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.6094. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (12), pp.1873-1885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.192799.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612097v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput and quantitative assessment of enhancer activity in mammals by CapStarr-seq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription-Dependent Generation of a Specialized Chromatin Structure at the TCRβ Locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lan T.M. Dao</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194 (7), pp.3432--3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1400789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614948v1</w:t>
+                <w:t xml:space="preserve">hal-01614946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription-Dependent Generation of a Specialized Chromatin Structure at the TCRβ Locus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput and quantitative assessment of enhancer activity in mammals by CapStarr-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanhille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Koch</w:t>
+                <w:t xml:space="preserve">Lan T.M. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 194 (7), pp.3432--3443. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1400789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614946v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and expression of the nfatc1 gene in lymphocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Rudolf</w:t>
+                <w:t xml:space="preserve">Tyrosine phosphorylation of RNA polymerase II CTD is associated with antisense promoter transcription and active enhancers in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Busch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. K. Patra</w:t>
+                <w:t xml:space="preserve">Martin Heidemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Muhammad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Avots</w:t>
+                <w:t xml:space="preserve">Roland Schüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2014.00021⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.02105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191590v1</w:t>
+                <w:t xml:space="preserve">hal-01431911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine phosphorylation of RNA polymerase II CTD is associated with antisense promoter transcription and active enhancers in mammalian cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Descostes</w:t>
+                <w:t xml:space="preserve">Architecture and expression of the nfatc1 gene in lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Heidemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Spinelli</w:t>
+                <w:t xml:space="preserve">K. Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Schüller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
+                <w:t xml:space="preserve">A. Avots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3, </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.02105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2014.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431911v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for &amp;quot;Diversity of the non-coding transcriptomes revealed by RNA-seq technologies</w:t>
+                <w:t xml:space="preserve">Editorial for “Diversity of the non-coding transcriptomes revealed by RNA-seq technologies”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. C. Andrau</w:t>
+                <w:t xml:space="preserve">Antonin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Andrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 (1), pp.1--2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 63 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.08.030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191629v1</w:t>
+                <w:t xml:space="preserve">hal-02349843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent transcription is associated with promoters of transcriptional regulators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Lepoivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Lepoivre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-14-914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00924629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for “Diversity of the non-coding transcriptomes revealed by RNA-seq technologies”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial for &amp;quot;Diversity of the non-coding transcriptomes revealed by RNA-seq technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Morillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Andrau</w:t>
+                <w:t xml:space="preserve">J. C. Andrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 (1), pp.1-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 63 (1), pp.1--2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.08.030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349843v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent transcription is associated with promoters of transcriptional regulators</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, pp.914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-14-914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192888v1</w:t>
@@ -4907,51 +4907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Andrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (1), pp.3--17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5412,51 +5412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncoding transcription at enhancers: general principles and functional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Andrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46, pp.1--19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5484,496 +5484,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3K4 tri-methylation provides an epigenetic signature of active enhancers: Epigenetic signature of active enhancers</w:t>
+                <w:t xml:space="preserve">Splicing enhances recruitment of methyltransferase HYPB/Setd2 and methylation of histone H3 Lys36.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Pekowska</w:t>
+                <w:t xml:space="preserve">Sérgio Fernandes de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touati Benoukraf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
+                <w:t xml:space="preserve">Ana Rita Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fenouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.295⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (9), pp.977-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614961v1</w:t>
+                <w:t xml:space="preserve">hal-00667731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splicing enhances recruitment of methyltransferase HYPB/Setd2 and methylation of histone H3 Lys36.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcription initiation platforms and GTF recruitment at tissue-specific enhancers and promoters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fenouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Carvalho</w:t>
+                <w:t xml:space="preserve">Marta Gut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas K Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 18 (9), pp.977-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2123⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (4), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667731v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription initiation platforms and GTF recruitment at tissue-specific enhancers and promoters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H3K4 tri-methylation provides an epigenetic signature of active enhancers: Epigenetic signature of active enhancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Pekowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Benoukraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Koch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas K Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2085⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (20), pp.4198--4210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00609674v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiating RNA polymerase II and TIPs as hallmarks of enhancer activity and tissue-specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Andrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcription</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (6), pp.263--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6007,51 +6007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCAS: a ChIP-on-chip analysis suite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touati Benoukraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6180,51 +6180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mittal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Andrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. S. Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6432,64 +6432,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of Promoter, Enhancer, and Nucleosome Organization in Mammalian Cells by MNase-Seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talha Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encar García-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,51 +6607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rey-Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6699,103 +6699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-quadruplexes are promoter elements controlling nucleosome exclusion and RNA polymerase II pausing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encar Garcia-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talha Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7222,51 +7222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Magat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02263-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04882272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette van Ouwerkerk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Heredia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miranda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Andrau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01437-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Yahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilay Shah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferrante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pioger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nist" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stiewe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Butterworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11010046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Aref-Eshghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz-Pallares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02773600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Alomairi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Sadouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0623-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Gehrmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Burbage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Zueva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Goudot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901639116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918168v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Rohrmoser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kluge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gruber-Eber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sultana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic van Essen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N 'Guyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiberi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky080" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iasillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Maqbool" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descostes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx647" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Screpanti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serfling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Patra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein-Hessling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rudolf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinn L. Soucie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Weng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laufey Geirsdottir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaweh Molawi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maurizio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad5510" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Maqbool" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1475" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Touzart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7094" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan T.M. Dao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7905" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhocine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400789" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avots" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2014.00021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidemann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sch&#252;ller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02105" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Andrau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.08.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7R939R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924629v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lepoivre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-914" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349843v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Morillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192888v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoivre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhocine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yammine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spicuglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maqbool" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.04.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fenouil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cauchy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descostes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z. Cabeza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.138776.112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hintermair" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.123" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01393429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ameyar-Zazoua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rachez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2373" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE4A47043EC93CD8BBE6BB1B104E7CE4AA63C0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155459" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614961v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pekowska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Benoukraf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.295" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667731v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Fernandes de Almeida" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Grosso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2123" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JJCB1RRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609674v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Albert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2085" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9RXRZ0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/trns.2.6.18747" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408403v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jeanniard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194079v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Winkler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E09-02-0146" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourquin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.04.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BGCZF6V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garc&#237;a-Oliver" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Andrau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1597-3_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Esnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Magat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02263-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04882272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette van Ouwerkerk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Heredia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miranda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Andrau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01437-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Yahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilay Shah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferrante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pioger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nist" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stiewe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Butterworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11010046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02773600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Alomairi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Sadouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Aref-Eshghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz-Pallares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0623-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Gehrmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Burbage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Zueva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Goudot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901639116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918168v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Rohrmoser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kluge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gruber-Eber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sultana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic van Essen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N 'Guyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiberi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky080" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iasillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Maqbool" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descostes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx647" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Screpanti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serfling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Patra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein-Hessling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rudolf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinn L. Soucie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Weng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laufey Geirsdottir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaweh Molawi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maurizio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad5510" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Maqbool" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1475" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Touzart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7094" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhocine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400789" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan T.M. Dao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7905" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidemann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sch&#252;ller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avots" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2014.00021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Morillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.08.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7R939R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lepoivre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-914" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Andrau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192888v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoivre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhocine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yammine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spicuglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maqbool" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.04.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fenouil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cauchy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descostes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z. Cabeza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.138776.112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hintermair" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.123" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01393429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ameyar-Zazoua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rachez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2373" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE4A47043EC93CD8BBE6BB1B104E7CE4AA63C0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155459" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667731v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Fernandes de Almeida" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Grosso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2123" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JJCB1RRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609674v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Albert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2085" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9RXRZ0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614961v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pekowska" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Benoukraf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.295" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/trns.2.6.18747" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408403v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jeanniard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194079v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Winkler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E09-02-0146" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourquin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.04.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BGCZF6V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garc&#237;a-Oliver" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Andrau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1597-3_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>