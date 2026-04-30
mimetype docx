--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t>
+                <w:t xml:space="preserve">G-quadruplexes are promoter elements controlling nucleosome exclusion and RNA polymerase II pausing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+                <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ovejero</w:t>
+                <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillemin</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miss Leriem Zellagui</w:t>
+                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke de Bruyne</w:t>
+                <w:t xml:space="preserve">Talha Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Neoplasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (8), pp.1981-1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-025-02263-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343640v1</w:t>
+                <w:t xml:space="preserve">hal-05337666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-quadruplexes are promoter elements controlling nucleosome exclusion and RNA polymerase II pausing</w:t>
+                <w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Esnault</w:t>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
+                <w:t xml:space="preserve">Antoine Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
+                <w:t xml:space="preserve">Miss Leriem Zellagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talha Magat</w:t>
+                <w:t xml:space="preserve">Elke de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (8), pp.1981-1993. </w:t>
+              <w:t xml:space="preserve">Blood Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-025-02263-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337666v1</w:t>
+                <w:t xml:space="preserve">hal-05343640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal Immune Profile in Individuals with Kabuki Syndrome</w:t>
               </w:r>
@@ -655,64 +655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-quadruplex forming motifs in the promoter region of the B-MYB proto-oncogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cucchiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Andrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G4access identifies G-quadruplexes and their associations with open chromatin and imprinting control regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talha Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encar Garcia-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cucchiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (8), pp.1359-1369. </w:t>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilay Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katjana Tantale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encar Garcia-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pioger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezih Karasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Zueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (51), pp.25839-25849. </w:t>
@@ -2825,64 +2825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (1), pp.48-61.e6. </w:t>
@@ -3852,903 +3852,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription-Dependent Generation of a Specialized Chromatin Structure at the TCRβ Locus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput and quantitative assessment of enhancer activity in mammals by CapStarr-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanhille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Koch</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan T.M. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1400789⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614946v1</w:t>
+                <w:t xml:space="preserve">hal-01614948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput and quantitative assessment of enhancer activity in mammals by CapStarr-seq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription-Dependent Generation of a Specialized Chromatin Structure at the TCRβ Locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lan T.M. Dao</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6905. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194 (7), pp.3432--3443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1400789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614948v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine phosphorylation of RNA polymerase II CTD is associated with antisense promoter transcription and active enhancers in mammalian cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Descostes</w:t>
+                <w:t xml:space="preserve">Architecture and expression of the nfatc1 gene in lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Heidemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Spinelli</w:t>
+                <w:t xml:space="preserve">R. Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Schüller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
+                <w:t xml:space="preserve">K. Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.02105⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2014.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431911v1</w:t>
+                <w:t xml:space="preserve">hal-02191590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and expression of the nfatc1 gene in lymphocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. K. Patra</w:t>
+                <w:t xml:space="preserve">Tyrosine phosphorylation of RNA polymerase II CTD is associated with antisense promoter transcription and active enhancers in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Muhammad</w:t>
+                <w:t xml:space="preserve">Martin Heidemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Avots</w:t>
+                <w:t xml:space="preserve">Roland Schüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.21. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2014.00021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.02105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191590v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for “Diversity of the non-coding transcriptomes revealed by RNA-seq technologies”</w:t>
+                <w:t xml:space="preserve">Editorial for &amp;quot;Diversity of the non-coding transcriptomes revealed by RNA-seq technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Morillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Andrau</w:t>
+                <w:t xml:space="preserve">A. Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Andrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 (1), pp.1-2. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+              <w:t xml:space="preserve">, 2013, 63 (1), pp.1--2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349843v1</w:t>
+                <w:t xml:space="preserve">hal-02191629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent transcription is associated with promoters of transcriptional regulators.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial for “Diversity of the non-coding transcriptomes revealed by RNA-seq technologies”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bergon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Andrau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-914⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00924629v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for &amp;quot;Diversity of the non-coding transcriptomes revealed by RNA-seq technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergent transcription is associated with promoters of transcriptional regulators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Lepoivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morillon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miriam Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.08.030⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02191629v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00924629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent transcription is associated with promoters of transcriptional regulators</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, pp.914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-14-914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192888v1</w:t>
@@ -4907,51 +4907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Andrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (1), pp.3--17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5412,51 +5412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncoding transcription at enhancers: general principles and functional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Andrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46, pp.1--19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5484,496 +5484,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splicing enhances recruitment of methyltransferase HYPB/Setd2 and methylation of histone H3 Lys36.</w:t>
+                <w:t xml:space="preserve">H3K4 tri-methylation provides an epigenetic signature of active enhancers: Epigenetic signature of active enhancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Fernandes de Almeida</w:t>
+                <w:t xml:space="preserve">Aleksandra Pekowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rita Grosso</w:t>
+                <w:t xml:space="preserve">Touati Benoukraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Koch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2123⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (20), pp.4198--4210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667731v1</w:t>
+                <w:t xml:space="preserve">hal-01614961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription initiation platforms and GTF recruitment at tissue-specific enhancers and promoters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fenouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas K Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (4), epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nsmb.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3K4 tri-methylation provides an epigenetic signature of active enhancers: Epigenetic signature of active enhancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Splicing enhances recruitment of methyltransferase HYPB/Setd2 and methylation of histone H3 Lys36.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Fernandes de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rita Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fenouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Pekowska</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Koch</w:t>
+                <w:t xml:space="preserve">Sílvia Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (9), pp.977-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01614961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiating RNA polymerase II and TIPs as hallmarks of enhancer activity and tissue-specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Andrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcription</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (6), pp.263--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6007,51 +6007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCAS: a ChIP-on-chip analysis suite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touati Benoukraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6180,51 +6180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mittal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Andrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. S. Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6432,64 +6432,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of Promoter, Enhancer, and Nucleosome Organization in Mammalian Cells by MNase-Seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talha Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encar García-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,51 +6607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rey-Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6699,103 +6699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-quadruplexes are promoter elements controlling nucleosome exclusion and RNA polymerase II pausing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encar Garcia-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talha Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7222,51 +7222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Esnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Magat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02263-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04882272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette van Ouwerkerk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Heredia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miranda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Andrau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01437-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Yahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilay Shah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferrante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pioger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nist" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stiewe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Butterworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11010046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02773600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Alomairi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Sadouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Aref-Eshghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz-Pallares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0623-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Gehrmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Burbage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Zueva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Goudot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901639116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918168v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Rohrmoser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kluge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gruber-Eber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sultana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic van Essen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N 'Guyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiberi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky080" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iasillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Maqbool" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descostes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx647" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Screpanti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serfling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Patra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein-Hessling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rudolf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinn L. Soucie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Weng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laufey Geirsdottir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaweh Molawi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maurizio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad5510" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Maqbool" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1475" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Touzart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7094" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhocine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400789" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan T.M. Dao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7905" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidemann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sch&#252;ller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avots" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2014.00021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Morillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.08.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7R939R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lepoivre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-914" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Andrau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192888v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoivre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhocine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yammine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spicuglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maqbool" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.04.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fenouil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cauchy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descostes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z. Cabeza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.138776.112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hintermair" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.123" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01393429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ameyar-Zazoua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rachez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2373" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE4A47043EC93CD8BBE6BB1B104E7CE4AA63C0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155459" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667731v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Fernandes de Almeida" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Grosso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2123" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JJCB1RRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609674v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Albert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2085" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9RXRZ0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614961v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pekowska" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Benoukraf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.295" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/trns.2.6.18747" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408403v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jeanniard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194079v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Winkler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E09-02-0146" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourquin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.04.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BGCZF6V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garc&#237;a-Oliver" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Andrau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1597-3_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Magat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02263-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04882272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette van Ouwerkerk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Heredia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miranda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Andrau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01437-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Yahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilay Shah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferrante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pioger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nist" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stiewe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Butterworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11010046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02773600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Alomairi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Sadouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Aref-Eshghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz-Pallares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0623-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Gehrmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Burbage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Zueva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Goudot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901639116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918168v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Rohrmoser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kluge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gruber-Eber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sultana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic van Essen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N 'Guyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiberi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky080" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iasillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Maqbool" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descostes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx647" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Screpanti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serfling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Patra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein-Hessling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rudolf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinn L. Soucie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Weng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laufey Geirsdottir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaweh Molawi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maurizio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad5510" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Maqbool" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1475" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Touzart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7094" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan T.M. Dao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7905" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhocine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400789" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avots" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2014.00021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidemann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sch&#252;ller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02105" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Andrau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.08.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7R939R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Morillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lepoivre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-914" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192888v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoivre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhocine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yammine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spicuglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maqbool" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.04.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fenouil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cauchy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descostes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z. Cabeza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.138776.112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hintermair" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.123" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01393429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ameyar-Zazoua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rachez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2373" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE4A47043EC93CD8BBE6BB1B104E7CE4AA63C0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155459" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614961v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pekowska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Benoukraf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.295" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609674v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Albert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2085" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9RXRZ0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667731v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Fernandes de Almeida" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Grosso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2123" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JJCB1RRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/trns.2.6.18747" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408403v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jeanniard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194079v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Winkler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E09-02-0146" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourquin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.04.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BGCZF6V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garc&#237;a-Oliver" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Andrau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1597-3_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>