--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -1306,697 +1306,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
+                <w:t xml:space="preserve">GOLT1B Activation in Hepatitis C Virus-Infected Hepatocytes Links ER Trafficking and Viral Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katjana Tantale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
+                <w:t xml:space="preserve">Jacqueline Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle L’hostis</w:t>
+                <w:t xml:space="preserve">Damien Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueyuxiao Yang</w:t>
+                <w:t xml:space="preserve">Marion Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11010046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382893v1</w:t>
+                <w:t xml:space="preserve">hal-03541060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fra-1 regulates its target genes via binding to remote enhancers without exerting major control on chromatin architecture in triple negative breast cancers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Boulanger</w:t>
+                <w:t xml:space="preserve">Katjana Tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encar Garcia-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Downes</w:t>
+                <w:t xml:space="preserve">Adèle L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Romero</w:t>
+                <w:t xml:space="preserve">Yueyuxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (5), pp.2488-2508. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253453v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOLT1B Activation in Hepatitis C Virus-Infected Hepatocytes Links ER Trafficking and Viral Replication</w:t>
+                <w:t xml:space="preserve">Fra-1 regulates its target genes via binding to remote enhancers without exerting major control on chromatin architecture in triple negative breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Butterworth</w:t>
+                <w:t xml:space="preserve">Fabienne Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gregoire</w:t>
+                <w:t xml:space="preserve">Claire Tolza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Peter</w:t>
+                <w:t xml:space="preserve">Mathias Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
+                <w:t xml:space="preserve">Damien Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desandré</w:t>
+                <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.2488-2508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens11010046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541060v1</w:t>
+                <w:t xml:space="preserve">hal-03253453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of high-throughput reporter assays identify a critical enhancer of the Ikzf1 gene</w:t>
+                <w:t xml:space="preserve">Evaluation of DNA Methylation Episignatures for Diagnosis and Phenotype Correlations in 42 Mendelian Neurodevelopmental Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Alomairi</w:t>
+                <w:t xml:space="preserve">Erfan Aref-Eshghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Molitor</w:t>
+                <w:t xml:space="preserve">Jennifer Kerkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nori Sadouni</w:t>
+                <w:t xml:space="preserve">Victor Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadat Hussain</w:t>
+                <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Torres</w:t>
+                <w:t xml:space="preserve">Nathalie Ruiz-Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233191. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (3), pp.356-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773600v1</w:t>
+                <w:t xml:space="preserve">hal-02538107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of DNA Methylation Episignatures for Diagnosis and Phenotype Correlations in 42 Mendelian Neurodevelopmental Disorders</w:t>
+                <w:t xml:space="preserve">Integration of high-throughput reporter assays identify a critical enhancer of the Ikzf1 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erfan Aref-Eshghi</w:t>
+                <w:t xml:space="preserve">Jaafar Alomairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Kerkhof</w:t>
+                <w:t xml:space="preserve">Anne Molitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pedro</w:t>
+                <w:t xml:space="preserve">Nori Sadouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
+                <w:t xml:space="preserve">Saadat Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ruiz-Pallares</w:t>
+                <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106 (3), pp.356-370. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538107v1</w:t>
+                <w:t xml:space="preserve">hal-02773600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Enhancer Usage and Targeted Polycomb Marking Hallmark Promoter Choice during T Cell Differentiation</w:t>
               </w:r>
@@ -2646,295 +2646,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the positive transcriptional effect of PLZF through a non-canonical EZH2 activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tiberi</w:t>
+                <w:t xml:space="preserve">Tyrosine-1 of RNA Polymerase II CTD Controls Global Termination of Gene Transcription in Mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilay Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky080⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (1), pp.48-61.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765664v1</w:t>
+                <w:t xml:space="preserve">hal-03022268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine-1 of RNA Polymerase II CTD Controls Global Termination of Gene Transcription in Mammals.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Esnault</w:t>
+                <w:t xml:space="preserve">Regulation of the positive transcriptional effect of PLZF through a non-canonical EZH2 activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Koubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poplineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia N 'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69 (1), pp.48-61.e6. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (7), pp.3339-3350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022268v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARS2 is a general suppressor of pervasive transcription</w:t>
               </w:r>
@@ -3048,1367 +3048,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A threshold level of NFATc1 activity facilitates thymocyte differentiation and opposes notch-driven leukaemia development</w:t>
+                <w:t xml:space="preserve">Pasha: a versatile R package for piling chromatin HTS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Screpanti</w:t>
+                <w:t xml:space="preserve">Romain Fenouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Serfling</w:t>
+                <w:t xml:space="preserve">Lionel Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Patra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Rudolf</w:t>
+                <w:t xml:space="preserve">Frederic Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11841⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (16), pp.2528 - 2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187331v1</w:t>
+                <w:t xml:space="preserve">hal-01407393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lineage-specific enhancers activate self-renewal genes in macrophages and embryonic stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A threshold level of NFATc1 activity facilitates thymocyte differentiation and opposes notch-driven leukaemia development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Screpanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Serfling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erinn L. Soucie</w:t>
+                <w:t xml:space="preserve">A. K. Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziming Weng</w:t>
+                <w:t xml:space="preserve">S. Klein-Hessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laufey Geirsdottir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Maurizio</w:t>
+                <w:t xml:space="preserve">R. Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aad5510⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438535v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic recruitment of Ets1 to both nucleosome-occupied and -depleted enhancer regions mediates a transcriptional program switch during early T-cell differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lineage-specific enhancers activate self-renewal genes in macrophages and embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erinn L. Soucie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+                <w:t xml:space="preserve">Laufey Geirsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad A. Maqbool</w:t>
+                <w:t xml:space="preserve">Kaaweh Molawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Koch</w:t>
+                <w:t xml:space="preserve">Julien Maurizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1475⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 351 (6274), pp.680-U123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad5510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438545v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasha: a versatile R package for piling chromatin HTS data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic recruitment of Ets1 to both nucleosome-occupied and -depleted enhancer regions mediates a transcriptional program switch during early T-cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad A. Maqbool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fenouil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Descostes</w:t>
+                <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Spinelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Laurent Vanhille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Koch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (16), pp.2528 - 2530. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (8), pp.3567-3585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407393v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site- and allele-specific polycomb dysregulation in T-cell leukaemia</w:t>
+                <w:t xml:space="preserve">The chromatin environment shapes DNA replication origin organization and defines origin classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Navarro</w:t>
+                <w:t xml:space="preserve">Christelle Cayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Touzart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Pradel</w:t>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Loosveld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Koubi</w:t>
+                <w:t xml:space="preserve">Isabelle Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fenouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7094⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (12), pp.1873-1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.192799.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612097v1</w:t>
+                <w:t xml:space="preserve">hal-03101863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromatin environment shapes DNA replication origin organization and defines origin classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site- and allele-specific polycomb dysregulation in T-cell leukaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+                <w:t xml:space="preserve">Jean-Marc Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Peiffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Fenouil</w:t>
+                <w:t xml:space="preserve">Aurore Touzart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coulombe</w:t>
+                <w:t xml:space="preserve">Marie Loosveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Koubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (12), pp.1873-1885. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.6094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.192799.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101863v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput and quantitative assessment of enhancer activity in mammals by CapStarr-seq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Transcription-Dependent Generation of a Specialized Chromatin Structure at the TCRβ Locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lan T.M. Dao</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194 (7), pp.3432--3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1400789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614948v1</w:t>
+                <w:t xml:space="preserve">hal-01614946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription-Dependent Generation of a Specialized Chromatin Structure at the TCRβ Locus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">High-throughput and quantitative assessment of enhancer activity in mammals by CapStarr-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanhille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Belhocine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Koch</w:t>
+                <w:t xml:space="preserve">Lan T.M. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 194 (7), pp.3432--3443. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1400789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614946v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and expression of the nfatc1 gene in lymphocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Rudolf</w:t>
+                <w:t xml:space="preserve">Tyrosine phosphorylation of RNA polymerase II CTD is associated with antisense promoter transcription and active enhancers in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Busch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. K. Patra</w:t>
+                <w:t xml:space="preserve">Martin Heidemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Muhammad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Avots</w:t>
+                <w:t xml:space="preserve">Roland Schüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2014.00021⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.02105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191590v1</w:t>
+                <w:t xml:space="preserve">hal-01431911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine phosphorylation of RNA polymerase II CTD is associated with antisense promoter transcription and active enhancers in mammalian cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Descostes</w:t>
+                <w:t xml:space="preserve">Architecture and expression of the nfatc1 gene in lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Heidemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Spinelli</w:t>
+                <w:t xml:space="preserve">K. Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Schüller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
+                <w:t xml:space="preserve">A. Avots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3, </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.02105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2014.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431911v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for &amp;quot;Diversity of the non-coding transcriptomes revealed by RNA-seq technologies</w:t>
               </w:r>
@@ -4613,77 +4613,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent transcription is associated with promoters of transcriptional regulators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Lepoivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4979,295 +4979,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpG islands and GC content dictate nucleosome depletion in a transcription-independent manner at mammalian promoters</w:t>
+                <w:t xml:space="preserve">Threonine-4 of mammalian RNA polymerase II CTD is targeted by Polo-like kinase 3 and required for transcriptional elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fenouil</w:t>
+                <w:t xml:space="preserve">C. Hintermair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cauchy</w:t>
+                <w:t xml:space="preserve">M. Heidemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Z. Cabeza</w:t>
+                <w:t xml:space="preserve">M. Gut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (12), pp.2399--2408. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (12), pp.2784--97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.138776.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2012.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614960v1</w:t>
+                <w:t xml:space="preserve">hal-02193058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threonine-4 of mammalian RNA polymerase II CTD is targeted by Polo-like kinase 3 and required for transcriptional elongation</w:t>
+                <w:t xml:space="preserve">CpG islands and GC content dictate nucleosome depletion in a transcription-independent manner at mammalian promoters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hintermair</w:t>
+                <w:t xml:space="preserve">R. Fenouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Heidemann</w:t>
+                <w:t xml:space="preserve">P. Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gut</w:t>
+                <w:t xml:space="preserve">J. Z. Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (12), pp.2784--97. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (12), pp.2399--2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2012.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.138776.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193058v1</w:t>
+                <w:t xml:space="preserve">hal-01614960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argonaute proteins couple chromatin silencing to alternative splicing</w:t>
               </w:r>
@@ -5516,77 +5516,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Pekowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touati Benoukraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (20), pp.4198--4210. </w:t>
@@ -5618,319 +5618,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription initiation platforms and GTF recruitment at tissue-specific enhancers and promoters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Splicing enhances recruitment of methyltransferase HYPB/Setd2 and methylation of histone H3 Lys36.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Fernandes de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rita Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fenouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas K Albert</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (4), epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2085⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 18 (9), pp.977-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609674v1</w:t>
+                <w:t xml:space="preserve">hal-00667731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splicing enhances recruitment of methyltransferase HYPB/Setd2 and methylation of histone H3 Lys36.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Fernandes de Almeida</w:t>
+                <w:t xml:space="preserve">Transcription initiation platforms and GTF recruitment at tissue-specific enhancers and promoters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fenouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rita Grosso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Fenouil</w:t>
+                <w:t xml:space="preserve">Marta Gut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Carvalho</w:t>
+                <w:t xml:space="preserve">Thomas K Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 18 (9), pp.977-83. </w:t>
+              <w:t xml:space="preserve">, 2011, 2 (4), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667731v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiating RNA polymerase II and TIPs as hallmarks of enhancer activity and tissue-specificity</w:t>
               </w:r>
@@ -6001,321 +6001,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoCAS: a ChIP-on-chip analysis suite.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ccr4-NOT deadenylase subunits CNOT7 and CNOT8 have overlapping roles and modulate cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jeanniard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mittal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Andrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp075⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (17), pp.3840--50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E09-02-0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408403v1</w:t>
+                <w:t xml:space="preserve">hal-02194079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ccr4-NOT deadenylase subunits CNOT7 and CNOT8 have overlapping roles and modulate cell proliferation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. C. Andrau</w:t>
+                <w:t xml:space="preserve">CoCAS: a ChIP-on-chip analysis suite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touati Benoukraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fenouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. S. Winkler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Jeanniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (17), pp.3840--50. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (7), pp.954-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E09-02-0146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194079v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide RNA polymerase II: not genes only!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7222,51 +7222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Magat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02263-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04882272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette van Ouwerkerk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Heredia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miranda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Andrau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01437-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Yahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilay Shah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferrante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pioger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nist" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stiewe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Butterworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11010046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02773600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Alomairi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Sadouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Aref-Eshghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz-Pallares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0623-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Gehrmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Burbage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Zueva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Goudot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901639116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918168v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Rohrmoser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kluge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gruber-Eber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sultana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic van Essen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N 'Guyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiberi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky080" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iasillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Maqbool" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descostes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx647" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Screpanti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serfling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Patra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein-Hessling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rudolf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinn L. Soucie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Weng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laufey Geirsdottir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaweh Molawi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maurizio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad5510" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Maqbool" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1475" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Touzart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7094" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan T.M. Dao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7905" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhocine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400789" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avots" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2014.00021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidemann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sch&#252;ller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02105" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Andrau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.08.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7R939R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Morillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lepoivre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-914" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192888v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoivre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhocine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yammine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spicuglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maqbool" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.04.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fenouil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cauchy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descostes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z. Cabeza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.138776.112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hintermair" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.123" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01393429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ameyar-Zazoua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rachez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2373" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE4A47043EC93CD8BBE6BB1B104E7CE4AA63C0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155459" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614961v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pekowska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Benoukraf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.295" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609674v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Albert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2085" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9RXRZ0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667731v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Fernandes de Almeida" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Grosso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2123" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JJCB1RRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/trns.2.6.18747" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408403v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jeanniard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp075" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194079v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Winkler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E09-02-0146" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourquin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.04.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BGCZF6V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garc&#237;a-Oliver" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Andrau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1597-3_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Magat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02263-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04882272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette van Ouwerkerk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Heredia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miranda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Andrau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01437-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Yahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pigeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilay Shah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferrante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pioger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nist" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stiewe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Butterworth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11010046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Aref-Eshghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerkhof" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pedro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz-Pallares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02773600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Alomairi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Sadouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0623-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Gehrmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Burbage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Zueva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Goudot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901639116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918168v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Rohrmoser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kluge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gruber-Eber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sultana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic van Essen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.12.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N 'Guyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiberi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky080" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iasillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Maqbool" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descostes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx647" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407393v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Screpanti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serfling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Patra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein-Hessling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rudolf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11841" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinn L. Soucie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Weng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laufey Geirsdottir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaweh Molawi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maurizio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad5510" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Maqbool" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1475" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Navarro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Touzart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loosveld" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7094" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhocine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400789" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan T.M. Dao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7905" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidemann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sch&#252;ller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avots" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2014.00021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Andrau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.08.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7R939R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Morillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lepoivre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-914" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192888v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoivre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhocine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yammine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spicuglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Maqbool" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.04.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hintermair" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidemann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descostes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614960v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fenouil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cauchy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Z. Cabeza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.138776.112" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01393429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ameyar-Zazoua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rachez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2373" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE4A47043EC93CD8BBE6BB1B104E7CE4AA63C0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155459" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614961v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pekowska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Benoukraf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.295" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667731v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Fernandes de Almeida" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Grosso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2123" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JJCB1RRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609674v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Albert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2085" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9RXRZ0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/trns.2.6.18747" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194079v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aslam" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Winkler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E09-02-0146" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408403v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jeanniard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp075" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourquin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.04.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BGCZF6V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garc&#237;a-Oliver" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Andrau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1597-3_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>