--- v0 (2026-03-22)
+++ v1 (2026-04-20)
@@ -596,900 +596,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04011503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le socialisme culturel et communautaire de Gustav Landauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2 (66), pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.066.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02285784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un ami très sûr » : Camus et les libertaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2018/12 (859), pp.993-1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01971155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le socialisme culturel et communautaire de Gustav Landauer</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir législatif et critique de la représentation dans le Manuscrit de Kreuznach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marx jeune-hégélien, 41, pp.38-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique des parlements et critique de l’intérêt général dans La théologie politique de Mazzini de Bakounine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.3064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire du Capital ? Catégories marxiennes et nouvelles formes d'exploitation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tu vois le travail?, 38, pp.73-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter l'anarchisme révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Réinventer la révolution, 36, pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit, anarchie et démocratie : en repartant de Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La démocratie à l'épreuve du conflit, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01162065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les critiques anarchistes du marxisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019/2 (66), pp.99-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/amx.066.0099⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 54 (54), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.054.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Critique des parlements et critique de l’intérêt général dans La théologie politique de Mazzini de Bakounine</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00876063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés anarchistes et règne néolibéral de la contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.17-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du sujet révolutionnaire ou la dislocation du marxisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.29-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire du naturalisme de l'Entraide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, lecteur de Bakounine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.3064⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.1495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...558 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asterion.1495⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00378951v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00650831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin des avant-gardes: les situationnistes et Mai 68</w:t>
               </w:r>
@@ -3931,319 +3931,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bakounine contre Dieu. Enjeux contemporains de l'antithéologisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pelletier, Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de Bakounine 1814-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Monde Libertaire, pp.109-128, 2014, 9782915514568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00991435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bakounine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enckell, Marianne; Davranche, Guillaume; Dupuy, Rolf; Lenoir, Hugues; Lorry, Anthony; Pennetier, Claude; Steiner, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les anarchistes : dictionnaire biographique du mouvement libertaire francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les Éditions de l'Atelier - les Éditions ouvrières,, 2014, 978-2-7082-4268-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00991443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pelletier, Philippe. </w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond black and red : the situationists and the legacy of the workers' movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prichard, Alex ; Kinna, Ruth ; Pinta, Saku ; Berry, David ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de Bakounine 1814-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Monde Libertaire, pp.109-128, 2014, 9782915514568</w:t>
+              <w:t xml:space="preserve">Libertarian socialism : politics in black and red</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.232-250, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00727254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anarchisme et libéralisme : une démarcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournel, Jean-Louis ; Guilhaumou, Jacques ; Potier, Jean-Pierre ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertés et libéralismes : formation et circulation des concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éd., pp.243-257, 2012, Gouvernement en question(s)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650825v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00727254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Marx feuerbachien ?</w:t>
               </w:r>
@@ -4837,51 +4837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article262" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Angaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.311.0441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lucet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.055.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.066.0099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.054.0173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1495" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.041.0112" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Landauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bu&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Clochec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L'Homme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakounine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41186" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/histoire/125-la-commune-de-paris--9782708245969.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rainer Lepsius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article262" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Angaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.311.0441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lucet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.055.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.066.0099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.054.0173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.041.0112" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Landauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bu&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Clochec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L'Homme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakounine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41186" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/histoire/125-la-commune-de-paris--9782708245969.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rainer Lepsius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>