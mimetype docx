--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -104,1611 +104,1680 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marx, penseur de l'idéologie</w:t>
+                <w:t xml:space="preserve">Avec Hegel, contre l'hégélerie ? Paradoxes de l'anti-hégélianisme de Gustav Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Gustav Landauer, 2025/4 (183)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx, penseur de l'idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, Idéologie, domination, émancipation, 182, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05471184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du concept d'aliénation dans 'Sur l'essence de l'argent' de Moses Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/3 (78), pp.441-454. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.311.0441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eger.311.0441⟩</w:t>
+                <w:t xml:space="preserve">halshs-04238631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Debord et l'anarchisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/1 (55), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhip1.055.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandervogel : des oisillons à contre-courant de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brasero: revue de contre-histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.114-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04011510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des affects au plaisir ? Lecture croisée de Frédéric Lordon, Catherine Malabou et Michaël Foessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfractions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ce qui nous affecte, 48, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04011521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Verità : naissance difficile de la contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brasero: revue de contre-histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.98-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04011503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le socialisme culturel et communautaire de Gustav Landauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/2 (66), pp.99-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.066.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/amx.066.0099⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02285784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un ami très sûr » : Camus et les libertaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2018/12 (859), pp.993-1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01971155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique des parlements et critique de l’intérêt général dans La théologie politique de Mazzini de Bakounine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.3064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire du Capital ? Catégories marxiennes et nouvelles formes d'exploitation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tu vois le travail?, 38, pp.73-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir législatif et critique de la représentation dans le Manuscrit de Kreuznach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marx jeune-hégélien, 41, pp.38-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01534276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Critique des parlements et critique de l’intérêt général dans La théologie politique de Mazzini de Bakounine</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter l'anarchisme révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Réinventer la révolution, 36, pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit, anarchie et démocratie : en repartant de Proudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.3064⟩</w:t>
+              <w:t xml:space="preserve">, 2015, La démocratie à l'épreuve du conflit, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que faire du Capital ? Catégories marxiennes et nouvelles formes d'exploitation du travail</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01162065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les critiques anarchistes du marxisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (54), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.054.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00876063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés anarchistes et règne néolibéral de la contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfractions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Tu vois le travail?, 38, pp.73-87</w:t>
+              <w:t xml:space="preserve">, 2011, 27, pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Revisiter l'anarchisme révolutionnaire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du sujet révolutionnaire ou la dislocation du marxisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfractions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Réinventer la révolution, 36, pp.25-36</w:t>
+              <w:t xml:space="preserve">, 2010, 25, pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conflit, anarchie et démocratie : en repartant de Proudhon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, lecteur de Bakounine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La démocratie à l'épreuve du conflit, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.2603⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.1495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur les critiques anarchistes du marxisme</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire du naturalisme de l'Entraide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfractions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des avant-gardes: les situationnistes et Mai 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54 (54), pp.173-183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/amx.054.0173⟩</w:t>
+              <w:t xml:space="preserve">, 2009, N° 45, pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.045.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...314 lines deleted...]
-                <w:t xml:space="preserve">La fin des avant-gardes: les situationnistes et Mai 68</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit Marx-Bakounine dans l'internationale : une confrontation des pratiques politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, N° 45, pp.149-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/amx.045.0149⟩</w:t>
+              <w:t xml:space="preserve">, 2007, N° 41, pp.112-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.041.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/amx.041.0112⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00264178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx, Bakounine et la guerre franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Sens Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1718,443 +1787,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le curé Meslier : un matérialiste cartésien?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'être cartésien ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.395-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individu et société dans l'Entraide de Pierre Kropotkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires et définitions de la philosophie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut de la philosophie chez le dernier Bakounine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le statut de la philosophie chez le dernier Bakounine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lyon, France. pp.191-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situationnistes entre avant-garde artistique et avant-garde politique : art, politique et stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Imaginer l'avant-garde", UQAM, laboratoire Figura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Entraide de Kropotkine : un socialisme darwinien?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Nature et socialisme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Besancçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativisme et anthropologie chez Claude Lévi-Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de DEA sur le relativisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2164,655 +2233,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appel au socialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Landauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Lenteur, pp.225, 2019, 979-10-954-32-20-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Landauer</w:t>
+                <w:t xml:space="preserve">hal-02319367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrits de jeunesse. Tome 1, 1839-1842, le jeune Allemand hégélien / Friedrich Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Lenteur, pp.225, 2019, 979-10-954-32-20-3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Clochec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">les éditions sociales, pp.432, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrits de jeunesse. Tome 1, 1839-1842, le jeune Allemand hégélien / Friedrich Engels</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01163351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du parti dans la démocratie moderne : enquête sur les tendances oligarchiques de la vie des groupes / Robert Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, pp.848, 2015, Folio essais, 9782070461981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01155685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confession / Michel Bakounine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">le Passager clandestin, pp.221, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes et organisation de la Société Révolutionnaire Internationale / Bakounine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Chat Ivre, pp.150, 2013, 978-2-919663-39-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00876059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l'anarchie : théories libertaires, pratiques quotidiennes et ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Buée</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulin Clochec</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimmo Pucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atelier de création libertaire, pp.460, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté des peuples : Bakounine et les révolutions de 1848. Suivi des textes de Bakounine : Principes fondamentaux de la nouvelle politique slave ; Appel aux peuples slaves ; Appel aux slaves ; La situation en Russie ; Ma défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atelier de création libertaire, pp.224, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00394269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakounine jeune hégélien : la philosophie et son dehors. Suivi des textes de Bakounine : La réaction en Allemagne ; Lettre à Ruge, 19 janvier 1843 ; Lettre à Ruge, mai 1843 ; Le communisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakounine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Editions, pp.167, 2007, 9782847881165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.2164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...383 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2822,1495 +2891,1495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakounine, Hess et la philosophie de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chappé, Raphaël; Durand, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalisations de la philosophie à l'époque du Vormärz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.113-131, 2023, Philosophie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04238630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakounine : de l’instruction intégrale à l’éducation libertaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audidière, Sophie; Janvier, Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Il faut éduquer les enfants… »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-88, 2022, La Croisée des Chemins, 979-10-362-0515-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.41186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENS Éditions</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04011400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anarchisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducange, Jean-Numa; Keucheyan, Razmig; Roza, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.34-44, 2021, 978-2-13-082210-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03351496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakounine et la Commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordillot, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Commune de Paris 1871 : les acteurs, l'événement, les lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions de l'atelier/Éditions ouvrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.972-974, 2021, 2708245961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Éditions de l'atelier/Éditions ouvrières</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03230739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjacque et l'émancipation des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouchet, Thomas; Samzun, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertaire ! Essais sur l'écriture, la pensée et la vie de Joseph Déjacque (1821-1865)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.117-127, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Déjacque. Sur la résurrection d'un disparu [texte de Gustav Landauer (1900), traduit par Jean-Christophe Angaut]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Landauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouchet, Thomas; Samzun, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertaire ! Essais sur l'écriture, la pensée et la vie de Joseph Déjacque (1821-1865)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.85-90, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revolution, socialism, and the Slavic question : 1848 and Michael Bakunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moggach, Douglas ; Steadman Jones, Gareth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1848 revolutions and European political thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.405-428, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stirner et l'anarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agard, Olivier; Larillot, Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max Stirner, L'Unique et sa propriété : lectures critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.205-223, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakounine: Lumpenproletariat, canaille et révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auzias, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trimards : 'Pègre' et mauvais garçons de Mai 68 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier de Création Libertaire, pp.286-296, 2017, 978-2-35104-105-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lump, Lumpe, Lumpen, lumpig et Lumperei dans L'Unique et sa propriété de Max Stirner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auzias, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trimards : 'Pègre' et mauvais garçons de Mai 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier de création libertaire, pp.283-286, 2017, 978-2-35104-105-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Entraide de Kropotkine : un socialisme darwinien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourdeau, Vincent; Macé, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature du socialisme : pensée sociale et conceptions de la nature au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.375-392, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclassement et révolution chez Bakounine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre international de recherches sur l'anarchisme (CIRA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refuser de parvenir. Idées et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nada, pp.83-102, 2016, 979-10-92457-10-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01534397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Sociologie du parti&amp;quot; en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du parti dans la démocratie moderne : enquête sur les tendances oligarchiques de la vie des groupes / Robert Michels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.541-586, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01160853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la jeune Allemagne au jeune hégélianisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Clochec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrits de jeunesse. Tome 1, 1839-1842, le jeune Allemand hégélien / Friedrich Engels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les éditions sociales, pp.7-98, 2015, 978-2-35367-010-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakounine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enckell, Marianne; Davranche, Guillaume; Dupuy, Rolf; Lenoir, Hugues; Lorry, Anthony; Pennetier, Claude; Steiner, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les anarchistes : dictionnaire biographique du mouvement libertaire francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Éditions de l'Atelier - les Éditions ouvrières,, 2014, 978-2-7082-4268-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00991443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakounine contre Dieu. Enjeux contemporains de l'antithéologisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pelletier, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de Bakounine 1814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Monde Libertaire, pp.109-128, 2014, 9782915514568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00991435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Enckell, Marianne; Davranche, Guillaume; Dupuy, Rolf; Lenoir, Hugues; Lorry, Anthony; Pennetier, Claude; Steiner, Anne. </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anarchisme et libéralisme : une démarcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fournel, Jean-Louis ; Guilhaumou, Jacques ; Potier, Jean-Pierre ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les anarchistes : dictionnaire biographique du mouvement libertaire francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, les Éditions de l'Atelier - les Éditions ouvrières,, 2014, 978-2-7082-4268-5</w:t>
+              <w:t xml:space="preserve">Libertés et libéralismes : formation et circulation des concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éd., pp.243-257, 2012, Gouvernement en question(s)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond black and red : the situationists and the legacy of the workers' movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prichard, Alex ; Kinna, Ruth ; Pinta, Saku ; Berry, David ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertarian socialism : politics in black and red</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.232-250, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00727254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Marx feuerbachien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renault, Emmanuel;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les Manuscrits de 1844</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, Pagination non précisée, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4320,166 +4389,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de partis et structure sociale. Sur le problème de la démocratisation de la société allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rainer Lepsius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Rainer Lepsius</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                <w:t xml:space="preserve">halshs-01534322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Catéchisme révolutionnaire ou le premier anarchisme de Bakounine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00876055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4489,91 +4558,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà le rouge et le noir : les situationnistes et l'héritage du mouvement ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4583,114 +4652,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté et histoire chez Michel Bakounine :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Angaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université Nancy 2, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005NAN21031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4837,51 +4906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article262" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Angaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.311.0441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lucet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.055.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.066.0099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.054.0173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.041.0112" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Landauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bu&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Clochec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L'Homme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakounine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41186" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/histoire/125-la-commune-de-paris--9782708245969.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rainer Lepsius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article262" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Angaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.311.0441" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.055.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Lucet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.066.0099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2603" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.054.0173" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.041.0112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Landauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bu&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Clochec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L'Homme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakounine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2164" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04011400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/histoire/125-la-commune-de-paris--9782708245969.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rainer Lepsius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>