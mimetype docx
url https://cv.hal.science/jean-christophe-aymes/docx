--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1246,286 +1246,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age validation of the Kerguelen Islands brown trout, Salmo trutta L., and selection of the otolith optimal zone for investigating chronological data series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using proximity loggers to describe the sexual network of a freshwater fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2015.11.025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (8-9), pp.621-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10641-016-0504-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901370v1</w:t>
+                <w:t xml:space="preserve">hal-01901392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using proximity loggers to describe the sexual network of a freshwater fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age validation of the Kerguelen Islands brown trout, Salmo trutta L., and selection of the otolith optimal zone for investigating chronological data series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Beall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2015.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10641-016-0504-y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901392v1</w:t>
+                <w:t xml:space="preserve">hal-01901370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion Dynamics of a Fish-Free Landscape by Brown Trout (Salmo trutta)</w:t>
               </w:r>
@@ -2781,51 +2781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3090,277 +3090,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do sea trout migrations promote interbasin connectivity between populations?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+                <w:t xml:space="preserve">Des Pyrénées aux Alpes, la sélection sexuelle dans tous ses états chez la truite commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Chantriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Sea Trout Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inland Fisheries Ireland. IRL., Oct 2015, Dundalk, Ireland</w:t>
+              <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Thonon les Bains, France. 35 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742521v1</w:t>
+                <w:t xml:space="preserve">hal-01901378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Pyrénées aux Alpes, la sélection sexuelle dans tous ses états chez la truite commune</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Chantriaux</w:t>
+                <w:t xml:space="preserve">Do sea trout migrations promote interbasin connectivity between populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Thonon les Bains, France. 35 diapos</w:t>
+              <w:t xml:space="preserve">2. International Sea Trout Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inland Fisheries Ireland. IRL., Oct 2015, Dundalk, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901378v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des ratios isotopiques du Strontium (Sr87:Sr86) lorsque les ratios élémentaires Sr:Ca sont inefficaces pour révéler les traits d'histoire de vie de la truite commune des îles Kerguelen</w:t>
               </w:r>
@@ -5568,51 +5568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Guiheneuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04170364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245265" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.222034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.11.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0PCW1W6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Spitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0504-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2009.00373.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQXT62VD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0370-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cereghino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Maxime" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewann Beauchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901380v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Davidsen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betoulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7T43RJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Guiheneuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04170364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245265" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.222034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Spitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0504-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.11.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0PCW1W6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2009.00373.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQXT62VD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0370-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cereghino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Maxime" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewann Beauchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901380v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Davidsen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betoulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7T43RJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>