--- v1 (2026-04-06)
+++ v2 (2026-05-25)
@@ -1246,286 +1246,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using proximity loggers to describe the sexual network of a freshwater fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age validation of the Kerguelen Islands brown trout, Salmo trutta L., and selection of the otolith optimal zone for investigating chronological data series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Beall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2015.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10641-016-0504-y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901392v1</w:t>
+                <w:t xml:space="preserve">hal-01901370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age validation of the Kerguelen Islands brown trout, Salmo trutta L., and selection of the otolith optimal zone for investigating chronological data series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using proximity loggers to describe the sexual network of a freshwater fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2015.11.025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (8-9), pp.621-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10641-016-0504-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901370v1</w:t>
+                <w:t xml:space="preserve">hal-01901392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion Dynamics of a Fish-Free Landscape by Brown Trout (Salmo trutta)</w:t>
               </w:r>
@@ -2136,237 +2136,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotope evidence of trophic interactions between introduced brook trout Salvelinus fontinalis and native brown trout Salmo trutta in a mountain stream of south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Cereghino</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céréghino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.210-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664273v1</w:t>
+                <w:t xml:space="preserve">hal-00275614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotope evidence of trophic interactions between introduced brook trout Salvelinus fontinalis and native brown trout Salmo trutta in a mountain stream of south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Cucherousset</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Santoul</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Céréghino</w:t>
+                <w:t xml:space="preserve">Régis Cereghino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.210-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275614v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2781,51 +2781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5568,51 +5568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Guiheneuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04170364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245265" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.222034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Spitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0504-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.11.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0PCW1W6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2009.00373.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQXT62VD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0370-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cereghino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Maxime" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewann Beauchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901380v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Davidsen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betoulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7T43RJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Guiheneuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chappaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04170364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245265" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tauzin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.56" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.222034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2253-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.11.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0PCW1W6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Spitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0504-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Larrieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00507.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZ2659Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0656-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWLDLF76-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2009.00373.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQXT62VD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0370-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucherousset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cereghino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Maxime" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewann Beauchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901380v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Davidsen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betoulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7T43RJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03032629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>